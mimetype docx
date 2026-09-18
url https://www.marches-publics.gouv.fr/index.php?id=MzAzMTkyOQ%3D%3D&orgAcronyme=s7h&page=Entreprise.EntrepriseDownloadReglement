--- v0 (2026-07-22)
+++ v1 (2026-09-18)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="414873EF" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="414873EF" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:ind w:right="5920"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="764CF9F5">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -393,69 +393,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1808">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Vendredi 18</w:t>
       </w:r>
       <w:r w:rsidR="00AE3693" w:rsidRPr="000F1808">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre</w:t>
       </w:r>
       <w:r w:rsidR="00C413C8" w:rsidRPr="000F1808">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026 à </w:t>
-[...17 lines deleted...]
-        <w:t>00</w:t>
+        <w:t xml:space="preserve"> 2026 à 16:00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA5A9F7" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="00F03F21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21765B26" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="00F03F21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5493824B" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="00F03F21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39FA47A5" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="00F03F21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519B5AF5" w14:textId="77777777" w:rsidR="00C413C8" w:rsidRPr="009E62CB" w:rsidRDefault="00C413C8" w:rsidP="00C413C8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
@@ -524,62 +506,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">CAISSE PRIMAIRE CENTRALE D'ASSURANCE MALADIE DES BOUCHES-DU-RHONE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5E3FEF" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:spacing w:line="279" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">56 chemin Joseph </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>56 chemin Joseph Aiguier</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="79C781F9" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:spacing w:line="279" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>13009 MARSEILLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D2189A" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:spacing w:line="279" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -701,51 +673,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="713D3847" w14:textId="47C15C7C" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="713D3847" w14:textId="47C15C7C" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084859" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1.1 - Objet</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -768,51 +740,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54A4E4B1" w14:textId="5BB9677D" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="54A4E4B1" w14:textId="5BB9677D" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084860" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1.2 - Mode de passation</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -835,51 +807,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54E63F87" w14:textId="66E26B0C" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="54E63F87" w14:textId="66E26B0C" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084861" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1.3 - Type et forme de contrat</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -902,51 +874,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20200718" w14:textId="62D27B8F" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="20200718" w14:textId="62D27B8F" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084862" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1.4 - Décomposition de la consultation</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -969,51 +941,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07BCF086" w14:textId="5011DFD8" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="07BCF086" w14:textId="5011DFD8" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084863" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1.5 - Nomenclature</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1036,51 +1008,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7663FF1F" w14:textId="23A33ECD" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="7663FF1F" w14:textId="23A33ECD" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084864" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1.6 - Réalisation de prestations similaires</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1103,51 +1075,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="753F3C2C" w14:textId="311DA2AC" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="753F3C2C" w14:textId="311DA2AC" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084865" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2 - Conditions de la consultation</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1170,51 +1142,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15F46431" w14:textId="7E19895D" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="15F46431" w14:textId="7E19895D" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084866" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2.1 - Délai de validité des offres</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1237,51 +1209,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BB4572F" w14:textId="038DC35B" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="5BB4572F" w14:textId="038DC35B" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084867" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2.2 - Variantes</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1304,51 +1276,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3081866F" w14:textId="4BB05E78" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="3081866F" w14:textId="4BB05E78" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084868" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2.3 - Développement durable</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1371,51 +1343,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="740F1A6D" w14:textId="4DB1E44A" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="740F1A6D" w14:textId="4DB1E44A" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084869" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3 - Les intervenants</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1438,51 +1410,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0275BA18" w14:textId="72D6BABD" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="0275BA18" w14:textId="72D6BABD" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084870" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3.1 - Ordonnancement, Pilotage et Coordination du chantier</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1505,51 +1477,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7970CCCF" w14:textId="10B1A1C8" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="7970CCCF" w14:textId="10B1A1C8" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084871" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3.2 - Coordination des systèmes de sécurité incendie</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1572,51 +1544,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="776E13D7" w14:textId="2CB9B72C" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="776E13D7" w14:textId="2CB9B72C" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084872" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3.3 - Contrôle technique</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1639,51 +1611,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54FC0C93" w14:textId="1586DC7E" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="54FC0C93" w14:textId="1586DC7E" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084873" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3.4 - Sécurité et protection de la santé des travailleurs</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1706,51 +1678,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="647B4BC7" w14:textId="43636A3F" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="647B4BC7" w14:textId="43636A3F" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084874" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00EF7686">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3.5 – Diagnostiqueur PEMD</w:t>
         </w:r>
         <w:r w:rsidR="003602E6" w:rsidRPr="00EF7686">
           <w:rPr>
@@ -1773,51 +1745,51 @@
         <w:r w:rsidR="003602E6" w:rsidRPr="00EF7686">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6" w:rsidRPr="00EF7686">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6" w:rsidRPr="00EF7686">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6916EC1B" w14:textId="258DCD3E" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="6916EC1B" w14:textId="258DCD3E" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084875" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4 - Conditions relatives au contrat</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1840,51 +1812,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F6CA758" w14:textId="5B1B8B3B" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="2F6CA758" w14:textId="5B1B8B3B" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084876" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4.1 - Modalités essentielles de financement et de paiement</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1907,51 +1879,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="765CA525" w14:textId="41211533" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="765CA525" w14:textId="41211533" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084877" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4.2 - Confidentialité et mesures de sécurité</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -1974,51 +1946,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B3875E6" w14:textId="37C95EAA" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="5B3875E6" w14:textId="37C95EAA" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084878" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5 - Présentation de la phase « candidatures » (Phase 1)</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2041,51 +2013,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="200FE354" w14:textId="4141BB7F" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="200FE354" w14:textId="4141BB7F" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084879" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.1 – Conditions de participation des candidats</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2108,51 +2080,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C90E123" w14:textId="79DD983B" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="1C90E123" w14:textId="79DD983B" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084880" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.1.1. - Forme juridique du groupement</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2175,51 +2147,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D19CA76" w14:textId="5EE540F6" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="7D19CA76" w14:textId="5EE540F6" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084881" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.1.2. – Sous-Traitance</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2242,51 +2214,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61790D65" w14:textId="632DF427" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="61790D65" w14:textId="632DF427" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084882" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.1.3. – Compétences attendues des candidats</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2309,51 +2281,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C03D7B2" w14:textId="1128A922" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="7C03D7B2" w14:textId="1128A922" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084883" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.2 – Dossier de Consultation des Entreprise (DCE)</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2376,51 +2348,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A76B91B" w14:textId="296007B9" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="3A76B91B" w14:textId="296007B9" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084884" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.2.1. - Contenu du dossier de consultation (phase candidature)</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2443,51 +2415,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77A81AF2" w14:textId="184E4E1F" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="77A81AF2" w14:textId="184E4E1F" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084885" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.2.2. - Mise à jour des documents de la consultation</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2510,51 +2482,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="071EA377" w14:textId="1CB3C205" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="071EA377" w14:textId="1CB3C205" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084886" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.2.3. - Modification du dossier de consultation</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2577,51 +2549,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D71AEEC" w14:textId="6FF93369" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="3D71AEEC" w14:textId="6FF93369" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084887" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.2.4. - Questions des candidats</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2644,51 +2616,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D507165" w14:textId="272AA877" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="4D507165" w14:textId="272AA877" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084888" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.3 – Présentation du dossier candidature</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2711,51 +2683,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="221B0B7B" w14:textId="17173D59" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="221B0B7B" w14:textId="17173D59" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084889" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.3.1. – Documents de candidature à produire</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2778,51 +2750,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="029434B8" w14:textId="1D58DFB6" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="029434B8" w14:textId="1D58DFB6" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084890" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.3.2 - Visite sur site obligatoire</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2845,51 +2817,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AB731D1" w14:textId="702BA356" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="0AB731D1" w14:textId="702BA356" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084891" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>5.3.3 - Examen et sélection des candidatures</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2912,51 +2884,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30FED088" w14:textId="301C6CD2" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="30FED088" w14:textId="301C6CD2" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084892" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6 – PROVISOIRE - Présentation de la phase offre (Phase 2)</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -2979,51 +2951,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A92C551" w14:textId="61819AE5" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="3A92C551" w14:textId="61819AE5" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084893" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.1 – Dossier de Consultation des entreprises</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3046,51 +3018,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BA88FCD" w14:textId="22734623" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="2BA88FCD" w14:textId="22734623" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084894" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.1.1. - Contenu du dossier de consultation (phase offre)</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3113,51 +3085,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CA185AF" w14:textId="7CFF9A99" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="7CA185AF" w14:textId="7CFF9A99" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084895" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.1.2 - Modification du dossier de consultation</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3180,51 +3152,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B927F16" w14:textId="09AE6BE1" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="5B927F16" w14:textId="09AE6BE1" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084896" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.1.3. - Questions des candidats</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3247,51 +3219,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E225A38" w14:textId="1337EC7B" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="1E225A38" w14:textId="1337EC7B" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084897" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.2 – Pièces de l’offre</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3314,51 +3286,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26EBC70D" w14:textId="0C8C2ECA" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="26EBC70D" w14:textId="0C8C2ECA" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084898" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.3 - Attribution du marché</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3381,51 +3353,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E3FF3BF" w14:textId="0466822F" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="3E3FF3BF" w14:textId="0466822F" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084899" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.5 - Suite à donner à la consultation</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3448,51 +3420,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3676BECE" w14:textId="00C70196" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="3676BECE" w14:textId="00C70196" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084900" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.5.1 – Attribution provisoire du marché</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3515,51 +3487,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0482A534" w14:textId="781F8CB1" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="0482A534" w14:textId="781F8CB1" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084901" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>6.5.2 – En cours d’exécution du marché</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3582,51 +3554,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2308707E" w14:textId="6621B95E" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="2308707E" w14:textId="6621B95E" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084902" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7 - Conditions d'envoi ou de remise des plis</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3649,51 +3621,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15D058E2" w14:textId="116AC53D" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="15D058E2" w14:textId="116AC53D" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084903" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1 - Transmission électronique</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3716,51 +3688,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74EE9809" w14:textId="2D88ACC4" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="74EE9809" w14:textId="2D88ACC4" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084904" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1 Transmission électronique</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3783,51 +3755,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="004B8B7B" w14:textId="350FE7BE" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="004B8B7B" w14:textId="350FE7BE" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084905" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1.1 Mode d'emploi de la plateforme dématérialisée PLACE</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3850,51 +3822,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D32AB0C" w14:textId="5BEE12BF" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="6D32AB0C" w14:textId="5BEE12BF" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084906" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1.2. Signature électronique</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3917,51 +3889,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BD8E27F" w14:textId="051B22A7" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="4BD8E27F" w14:textId="051B22A7" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084907" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1.3. Virus</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -3984,51 +3956,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A760305" w14:textId="7B18121C" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="5A760305" w14:textId="7B18121C" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084908" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1.4. Horodatage – Heure d’arrivée des plis sur la plateforme</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -4051,51 +4023,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C5EAB55" w14:textId="54449FA9" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="7C5EAB55" w14:textId="54449FA9" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084909" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1.5. Copie de sauvegarde</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -4118,51 +4090,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56DFD7E2" w14:textId="169E22B4" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="56DFD7E2" w14:textId="169E22B4" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084910" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.1.6. Envoi des offres</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -4185,51 +4157,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6469EA9E" w14:textId="3F41F7B4" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="6469EA9E" w14:textId="3F41F7B4" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084911" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>7.2 - Transmission sous support papier</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -4252,51 +4224,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E5A905B" w14:textId="089AE3E5" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="4E5A905B" w14:textId="089AE3E5" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084912" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>8 - Récompenses</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -4319,51 +4291,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0360CE8D" w14:textId="6DCF833F" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="0360CE8D" w14:textId="6DCF833F" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084913" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>9 - Renseignements complémentaires</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -4386,51 +4358,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33E0A262" w14:textId="6FCD4A3C" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="33E0A262" w14:textId="6FCD4A3C" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084914" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>9.1 - Adresses supplémentaires et points de contact</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -4453,51 +4425,51 @@
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BC5E13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BC2550E" w14:textId="4210E306" w:rsidR="003602E6" w:rsidRDefault="000F1808">
+    <w:p w14:paraId="4BC2550E" w14:textId="4210E306" w:rsidR="003602E6" w:rsidRDefault="005E23AA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc230084915" w:history="1">
         <w:r w:rsidR="003602E6" w:rsidRPr="00555B45">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:noProof/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>9.2 - Procédures de recours</w:t>
         </w:r>
         <w:r w:rsidR="003602E6">
           <w:rPr>
@@ -5011,72 +4983,63 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de la maintenance</w:t>
       </w:r>
       <w:r w:rsidR="00146BF3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FC511D" w14:textId="35DB2941" w:rsidR="00F03F21" w:rsidRDefault="00146BF3" w:rsidP="00346288">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="006A111D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> site de la ROSE de la CPAM</w:t>
+        <w:t>u site de la ROSE de la CPAM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AF0DBA" w14:textId="77777777" w:rsidR="00413CCB" w:rsidRPr="00413CCB" w:rsidRDefault="00413CCB" w:rsidP="00413CCB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AC0B121" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="00F03F21" w:rsidP="00346288">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -5137,67 +5100,51 @@
         <w:t>Lieu(x) d'exécution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E3D86B" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D" w:rsidP="00346288">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">72 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> des bonnets</w:t>
+        <w:t>72 traverse des bonnets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F241E9" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D" w:rsidP="00346288">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>13013 MARSEILLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD75498" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
@@ -5291,73 +5238,60 @@
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D5FE940" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> phase de </w:t>
+        <w:t xml:space="preserve">la phase de </w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sélection des candidatures (phase 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">) objet de la présente consultation ; </w:t>
       </w:r>
     </w:p>
@@ -5370,73 +5304,60 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3383F14D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00413CCB" w:rsidRDefault="003602E6" w:rsidP="00346288">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> phase de </w:t>
+        <w:t xml:space="preserve">la phase de </w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sélection des offres (phase 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
@@ -5471,84 +5392,72 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="772F7B00" w14:textId="77777777" w:rsidR="00413CCB" w:rsidRDefault="00413CCB" w:rsidP="00346288">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40A854E2" w14:textId="336DE63C" w:rsidR="00413CCB" w:rsidRDefault="00413CCB" w:rsidP="00413CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> phase de </w:t>
+        <w:t xml:space="preserve">a phase de </w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sélection des candidatures (phase 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
@@ -5795,78 +5704,67 @@
     </w:p>
     <w:p w14:paraId="0D5CF93D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="294921AA" w14:textId="77777777" w:rsidR="00413CCB" w:rsidRDefault="00413CCB" w:rsidP="00413CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="003602E6" w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> phase 2 </w:t>
+        <w:t xml:space="preserve">a phase 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00413CCB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de sélection des offres</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E47AE5" w14:textId="77777777" w:rsidR="00413CCB" w:rsidRDefault="00413CCB" w:rsidP="00413CCB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="20"/>
@@ -6629,50 +6527,51 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BAB9B5" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="ArtL1_RC-2-A3"/>
       <w:bookmarkStart w:id="15" w:name="_Toc230084865"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2 - Conditions de la consultation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1A7330FE" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="ArtL2_RC-2-A3.2"/>
       <w:bookmarkStart w:id="17" w:name="_Toc230084866"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -7295,50 +7194,51 @@
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A68E2B9" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>L'attention des candidats est particulièrement attirée sur les dispositions du Cahier des clauses particulières qui énoncent les formalités à accomplir et les consignes à respecter du fait de ces obligations de confidentialité et de sécurité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A7095B" w14:textId="77777777" w:rsidR="00DC1C39" w:rsidRDefault="00DC1C39" w:rsidP="00DC1C39">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166C58A3" w14:textId="77777777" w:rsidR="00DC1C39" w:rsidRPr="00DC1C39" w:rsidRDefault="00DC1C39" w:rsidP="00DC1C39">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14CE960C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -8325,67 +8225,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">    •  Annexe 2 au RC : DC2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7977C2" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">    •  Annexe 3 au RC : L'E-DUME </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (en ligne)</w:t>
+        <w:t xml:space="preserve">    •  Annexe 3 au RC : L'E-DUME pré-rempli (en ligne)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6A5298" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EF8F53" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="006202AB" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8484,84 +8368,121 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">• Annexe 5 au CCP : Cahier des charges pour la réalisation des maquettes numériques </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9D3A60" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CD54593" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="006202AB" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+    <w:p w14:paraId="6CD54593" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Hlk236911599"/>
       <w:r w:rsidRPr="006202AB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>- Le programme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> architectural et technique</w:t>
       </w:r>
       <w:r w:rsidRPr="006202AB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l'opération</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p w14:paraId="7F925DBF" w14:textId="77777777" w:rsidR="006C34D8" w:rsidRDefault="006C34D8" w:rsidP="006C34D8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436D3AC3" w14:textId="2F3D7546" w:rsidR="006C34D8" w:rsidRPr="006C34D8" w:rsidRDefault="006C34D8" w:rsidP="006C34D8">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent1"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006202AB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cadre de réponse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDAFAEF" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D97746" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -8598,73 +8519,73 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3178EC53" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="003B5F14" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc193962813"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc230084885"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc193962813"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc230084885"/>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.2. - </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mise à jour des documents de la consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070EE8EC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="620A651F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00F64B50" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
@@ -8687,73 +8608,73 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ED73AE4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="005559E1" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="_Toc193962814"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc230084886"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc193962814"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc230084886"/>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.3. - </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Modification du dossier de consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="71FAF9E4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4451A174" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -8795,67 +8716,51 @@
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E3C9B9" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si lors de la procédure, la date limite de réception des plis est reportée, les dispositions précédentes sont </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> en fonction de cette nouvelle date.</w:t>
+        <w:t>Si lors de la procédure, la date limite de réception des plis est reportée, les dispositions précédentes sont applicable en fonction de cette nouvelle date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BE823E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F975BAA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
@@ -8911,110 +8816,118 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45645A36" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="003B5F14" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="_Toc193962815"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc230084887"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc193962815"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc230084887"/>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.4. - </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Questions des candidats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E59E5D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44F919F8" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pour obtenir les renseignements techniques et administratifs complémentaires qu’ils jugeraient utiles, les candidats formuleront leur demande par écrit au plus tard dix (10) jours avant la date limite de remise des candidatures, obligatoirement sur la plateforme des achats de l’Organisme PLACE, profil acheteur de l'Organisme à l’adresse </w:t>
+        <w:t xml:space="preserve">Pour obtenir les renseignements techniques et administratifs complémentaires qu’ils jugeraient utiles, les candidats formuleront leur demande par écrit au plus tard dix (10) jours avant la date limite de remise </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">des candidatures, obligatoirement sur la plateforme des achats de l’Organisme PLACE, profil acheteur de l'Organisme à l’adresse </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00010A7E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://www.marches-publics.gouv.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2366242D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20868719" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
@@ -9061,74 +8974,74 @@
         </w:rPr>
         <w:t>Si lors de la procédure, la date limite de réception des plis est reportée, l'Organisme indiquera aux candidats, le cas échéant, le nouveau délai limite pour poser des questions et la nouvelle date limite de publication et communication des réponses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A55042A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8DC24F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc193962816"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc230084888"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc193962816"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc230084888"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>5.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00566980">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Présentation du dossier candidature</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="1B641EB4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00566980" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFA963C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le pouvoir adjudicateur applique le principe "Dites-le nous une fois". Par conséquent, les candidats ne sont pas tenus de fournir les documents et renseignements qui ont déjà été transmis dans le cadre d'une précédente consultation et qui demeurent valables.</w:t>
       </w:r>
@@ -9228,133 +9141,124 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tout plis arrivé postérieurement à la date et l’heure limite de remise des candidatures sera déclaré irrecevable et par conséquent éliminé de la procédure sans pouvoir être analysé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30926427" w14:textId="77777777" w:rsidR="00F91AD0" w:rsidRPr="00566980" w:rsidRDefault="00F91AD0" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF86410" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00566980" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="ArtL2_RC-2-A6.5"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:id="66" w:name="ArtL2_RC-2-A6.5"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc193962817"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc230084889"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="00566980">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3.1. – </w:t>
       </w:r>
       <w:r w:rsidRPr="00566980">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>de candidature</w:t>
       </w:r>
       <w:r w:rsidRPr="00566980">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à produire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="56239719" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E687978" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les candidats doivent fournir un dossier de candidature comprenant les pièces justificatives </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Les candidats doivent fournir un dossier de candidature comprenant les pièces justificatives suivantes:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7908ACD5" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00F81E71" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CDB6914" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.  La Lettre de candidature - Habilitation du mandataire par ses cotraitants : formulaire DC 1 (disponible sur le site du ministère : www.economie.gouv) ou équivalent ;</w:t>
       </w:r>
@@ -10738,833 +10642,781 @@
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5568283D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">1/ La lettre de candidature et d’habilitation du mandataire par ses cotraitants datée et </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>1/ La lettre de candidature et d’habilitation du mandataire par ses cotraitants datée et signée:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DCA0FA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0618511E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>- soit par la personne (le mandataire) ayant le pouvoir d’engager le groupement. En cette hypothèse, une habilitation du mandataire à le représenter, datée et signée par une personne compétente à l’effet d’engager le candidat, est produite par chacun des autres membres du groupement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DECAB83" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7CA299" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>- soit par l’ensemble des entreprises groupées : dans ce cas, la lettre est signée par les personnes ayant le pouvoir d’engager chaque membre du groupement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67769189" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABA1953" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>signée:</w:t>
-[...83 lines deleted...]
-        <w:rPr>
+        <w:t>2/ Pour chacun des membres du groupement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606A55D9" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6C57B9" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>- un document indiquant les noms, prénom et qualité de la personne compétente pour engager le candidat pour le compte duquel il agit, ainsi que la raison sociale, forme juridique, adresse du siège social et le cas échéant le numéro d’immatriculation au registre du commerce ou le numéro SIREN du candidat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596E31A4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73734DD2" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>déclaration sur l’honneur du candidat,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datée et signée par la personne ayant le pouvoir d’engager le candidat, en application de l'article R 2143-3 du Code de la Commande Publique;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297D6B0D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B808BA4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>- les pièces référencées de l’article « </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>A. Pièces à fournir par tous les candidats</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> » ci-dessus ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D79FC14" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC85B83" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>- et si le candidat est en redressement judiciaire, la copie du ou des jugements l’autorisant à poursuivre son activité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006B9F0A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC0EC38" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>2/ Pour chacun des membres du groupement :</w:t>
-[...68 lines deleted...]
-      <w:r>
+        <w:t>C. Pièces à fournir en cas de sous-traitant pour la réalisation des prestations de service :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7332F2EA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049DE6C2" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="007D5EA9" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...49 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF4103">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...63 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Il est rappelé que l’architecte ne peut prendre ni donner en sous-traitance la mission définie à l’alinéa 2 de l’article 3 de la loi n° 77-2 du 3 janvier 1977 sur l’architecture, conformément à l’article 37 du code de déontologie des architectes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AA5BBF" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00747023" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747023">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La compétence thermique étant une tâche essentielle dans le présent projet de rénovation énergétique, cette mission ne peut être donnée en sous-traitance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E7BDC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="007D5EA9" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4732A015" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si les candidats envisagent de recourir à la sous-traitance, doivent être impérativement joints </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pour chacun des sous-traitants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C341486" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75046325" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>1/ la nature des prestations sous-traitées, sans aucune indication relative à leur montant ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445C760E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A29DB6B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2/ un engagement écrit du ou des sous-traitants, ou le contrat de sous-traitance occulté de toute mention qui n’aurait pas à être transmise au stade des candidatures, notamment le prix ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D353AA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203D78A7" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>3/ un document indiquant le nom, prénom et qualité de la personne compétente pour engager l’opérateur pour le compte duquel il agit, ainsi que la raison sociale, forme juridique, adresse du siège social et le cas échéant le numéro d’immatriculation au registre du commerce, au registre des transporteurs routiers de marchandises ou le numéro SIREN du candidat ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A549D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9D02D8" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>4/ la déclaration sur l’honneur du candidat attestant que le candidat ne fait pas l’objet d’une interdiction de soumissionner telles que définies aux articles L 2141-1 à L 2141-11 du Code de la Commande Publique.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61830364" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A25F4E2" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>5/ les pièces référencées de l’article « A. Pièces à fournir par tous les candidats » ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D306EFA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661E1D72" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="00346288">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>6/ et s’il y a lieu, si l’opérateur est en redressement judiciaire, la copie du ou des jugements l’autorisant à poursuivre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5C9A32" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718B48DF" w14:textId="19DF282E" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>C. Pièces à fournir en cas de sous-traitant pour la réalisation des prestations de service :</w:t>
-[...17 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Pour information :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07777CAA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF63DBC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Conformément à l’article R 2143-13 et R 2143-14 du Code de la Commande Publique, les candidats ne sont pas tenus de fournir les documents justificatifs et moyens de preuve que le pouvoir adjudicateur peut obtenir par le biais d’un système électronique de mise à disposition d’informations administré par un organisme officiel ou d’un espace de stockage numérique, si les conditions suivantes sont réunies :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAAFCB6" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD9A6C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Les candidats doivent indiquer dans leur dossier de candidature :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0A05F0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A92A6D3" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    •  D’une part la liste des documents qui peuvent être obtenus par ce biais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3716AFF0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="001D6CA4" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    •  D’autre part les modalités de consultation de ce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6CA4">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>système et/ou d’accès à cet espace. Attention, l’accès ne doit impliquer aucune création de compte pour la CPCAM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C68685E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:pStyle w:val="ParagrapheIndent2"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
-[...275 lines deleted...]
-    <w:p w14:paraId="07777CAA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>A défaut, la candidature sera considérée comme incomplète.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C78EAB7" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF63DBC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
-[...141 lines deleted...]
-    </w:p>
     <w:p w14:paraId="55D13F07" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les candidats sont également informés qu’ils ont la possibilité de ne pas remette un ou plusieurs des documents ou renseignements demandés dans le cadre de la présentation de la consultation s’ils </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> déjà été remis dans le cadre d’une précédente consultation lancée par la CPCAM des Bouches-du-Rhône et si les conditions suivantes sont réunies :</w:t>
+        <w:t>Les candidats sont également informés qu’ils ont la possibilité de ne pas remette un ou plusieurs des documents ou renseignements demandés dans le cadre de la présentation de la consultation s’ils sont déjà été remis dans le cadre d’une précédente consultation lancée par la CPCAM des Bouches-du-Rhône et si les conditions suivantes sont réunies :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576BD37F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E9D94D0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11705,75 +11557,75 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13C46443" w14:textId="77777777" w:rsidR="00DC1C39" w:rsidRPr="00AD75D8" w:rsidRDefault="00DC1C39" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5444D9DC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00AD75D8" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="ArtL2_RC-2-A6.9"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkStart w:id="69" w:name="ArtL2_RC-2-A6.9"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc193962818"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc230084890"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00AD75D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3.2 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD75D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Visite sur site obligatoire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="7066B658" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6E3D9D" w14:textId="77777777" w:rsidR="006F1559" w:rsidRDefault="006F1559" w:rsidP="006F1559">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1559">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -11829,73 +11681,73 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447B0A49" w14:textId="77777777" w:rsidR="004F5C83" w:rsidRPr="007A0562" w:rsidRDefault="004F5C83" w:rsidP="006F1559">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0414888E" w14:textId="627E0B24" w:rsidR="003602E6" w:rsidRPr="00AD75D8" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc193962819"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc230084891"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc193962819"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc230084891"/>
       <w:r w:rsidRPr="00AD75D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3.3 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD75D8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Examen et sélection des candidatures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidR="00527D5B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> : Phase 1</w:t>
       </w:r>
       <w:r w:rsidR="00527D5B" w:rsidRPr="00527D5B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C7701A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00F64B50" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:lang w:val="fr-FR"/>
@@ -12132,51 +11984,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Référence en site occupé :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CEB6CC5" w14:textId="21E29CE7" w:rsidR="00DC5EBD" w:rsidRDefault="001B34FD" w:rsidP="00DC5EBD">
             <w:pPr>
               <w:spacing w:before="80" w:after="20"/>
               <w:ind w:right="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="73" w:name="_Hlk233190934"/>
+            <w:bookmarkStart w:id="74" w:name="_Hlk233190934"/>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00DC5EBD" w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ertinen</w:t>
             </w:r>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -12199,51 +12051,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> de la</w:t>
             </w:r>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> référence présentée</w:t>
             </w:r>
             <w:r w:rsidR="00DC5EBD" w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>, capacité de gestion du site occupé</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
           <w:p w14:paraId="702A4EFF" w14:textId="6CA1499B" w:rsidR="00527D5B" w:rsidRPr="006D100A" w:rsidRDefault="00527D5B" w:rsidP="00DC5EBD">
             <w:pPr>
               <w:spacing w:before="80" w:after="20"/>
               <w:ind w:right="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -12354,51 +12206,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Travaux à phasages complexes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7232896B" w14:textId="1751B50C" w:rsidR="00331714" w:rsidRPr="006D100A" w:rsidRDefault="006D100A" w:rsidP="00DC5EBD">
             <w:pPr>
               <w:spacing w:before="80" w:after="20"/>
               <w:ind w:right="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="74" w:name="_Hlk233190999"/>
+            <w:bookmarkStart w:id="75" w:name="_Hlk233190999"/>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Pertinence de</w:t>
             </w:r>
             <w:r w:rsidR="002B1C92">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -12579,51 +12431,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> probl</w:t>
             </w:r>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidR="00331714" w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>matiqu</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="75"/>
             <w:r w:rsidR="00527D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>e, etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78DD5940" w14:textId="60FFC1CA" w:rsidR="00527D5B" w:rsidRPr="006D100A" w:rsidRDefault="00527D5B" w:rsidP="00DC5EBD">
             <w:pPr>
               <w:spacing w:before="80" w:after="20"/>
               <w:ind w:right="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
@@ -12734,63 +12586,63 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Référence contribution environnementale au projet :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F2BE091" w14:textId="0364CEED" w:rsidR="00331714" w:rsidRDefault="006D100A" w:rsidP="00DC5EBD">
             <w:pPr>
               <w:spacing w:before="80" w:after="20"/>
               <w:ind w:right="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="75" w:name="_Hlk233191069"/>
+            <w:bookmarkStart w:id="76" w:name="_Hlk233191069"/>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Pertinence référence présentée au regard des solutions mises en œuvre pour la résolution de problématiques d’ordre environnemental</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
           <w:p w14:paraId="25A099A8" w14:textId="523FE230" w:rsidR="00527D5B" w:rsidRPr="006D100A" w:rsidRDefault="00527D5B" w:rsidP="00DC5EBD">
             <w:pPr>
               <w:spacing w:before="80" w:after="20"/>
               <w:ind w:right="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -13066,51 +12918,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65FEC811" w14:textId="7EC511E3" w:rsidR="00DC5EBD" w:rsidRPr="006D100A" w:rsidRDefault="006D100A" w:rsidP="00DC5EBD">
             <w:pPr>
               <w:spacing w:before="80" w:after="20"/>
               <w:ind w:right="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="76" w:name="_Hlk233191135"/>
+            <w:bookmarkStart w:id="77" w:name="_Hlk233191135"/>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Au regard d’un </w:t>
             </w:r>
             <w:r w:rsidR="00596BE3" w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">exemple concret et capacité à faire </w:t>
             </w:r>
             <w:r w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -13258,51 +13110,51 @@
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00596BE3" w:rsidRPr="006D100A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ion</w:t>
             </w:r>
             <w:r w:rsidR="00527D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="77"/>
             <w:r w:rsidR="00527D5B">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>etc.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -13348,67 +13200,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="MS Mincho" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDA5D2A" w14:textId="5F123DCF" w:rsidR="00900503" w:rsidRDefault="00900503" w:rsidP="00900503">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chacun des critères ou des éléments, qui le composent le cas échéant, sera noté de 0 à 3 (3 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> à la meilleure note) selon la méthode de notation </w:t>
+        <w:t xml:space="preserve">Chacun des critères ou des éléments, qui le composent le cas échéant, sera noté de 0 à 3 (3 correspondant à la meilleure note) selon la méthode de notation </w:t>
       </w:r>
       <w:r w:rsidR="00527D5B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>suivante :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A34C52F" w14:textId="77777777" w:rsidR="00900503" w:rsidRDefault="00900503" w:rsidP="00900503">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="057D8D5F" w14:textId="77777777" w:rsidR="00900503" w:rsidRDefault="00900503" w:rsidP="00900503">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
@@ -13436,50 +13272,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1 point : réponse moyennement satisfaisante</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25115B61" w14:textId="77777777" w:rsidR="00900503" w:rsidRDefault="00900503" w:rsidP="00900503">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2 points : réponse satisfaisante</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EB68A3" w14:textId="77777777" w:rsidR="00900503" w:rsidRDefault="00900503" w:rsidP="00900503">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3 points : réponse très satisfaisante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D07431" w14:textId="531A0B3B" w:rsidR="00EE01AF" w:rsidRPr="001B34FD" w:rsidRDefault="00EE01AF" w:rsidP="00900503">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="119"/>
@@ -13788,70 +13625,88 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>vrir plusieurs items)</w:t>
       </w:r>
       <w:r w:rsidR="00747023" w:rsidRPr="001B34FD">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="MS Mincho" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B599D05" w14:textId="77777777" w:rsidR="006F1559" w:rsidRPr="001B34FD" w:rsidRDefault="006F1559" w:rsidP="006F1559">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E984D6" w14:textId="6F92A2C2" w:rsidR="006F1559" w:rsidRPr="001B34FD" w:rsidRDefault="006F1559" w:rsidP="006F1559">
+    <w:p w14:paraId="27E984D6" w14:textId="60BE6EA4" w:rsidR="006F1559" w:rsidRPr="001B34FD" w:rsidRDefault="006F1559" w:rsidP="006F1559">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B34FD">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.3.3 – </w:t>
+        <w:t>5.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E23AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B34FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="001B34FD">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Invitation des candidats à </w:t>
       </w:r>
       <w:r w:rsidR="00527D5B" w:rsidRPr="001B34FD">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>participer</w:t>
       </w:r>
       <w:r w:rsidRPr="001B34FD">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
@@ -14077,135 +13932,115 @@
         <w:t>La date d’envoi des invitations à participer, mentionnée dans l’avis de publicité, est indicative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5037743E" w14:textId="77777777" w:rsidR="00DC1C39" w:rsidRPr="004F5C83" w:rsidRDefault="00DC1C39" w:rsidP="004F5C83">
       <w:pPr>
         <w:spacing w:before="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B4EE5DA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="ArtL1_RC-2-A7"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkStart w:id="78" w:name="ArtL1_RC-2-A7"/>
+      <w:bookmarkStart w:id="79" w:name="ArtL1_RC-2-A8"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc193962820"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc230084892"/>
       <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6 – PROVISOIRE - Présentation de la phase offre (Phase 2)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="6CD48D0C" w14:textId="11EC54B8" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="ArtL2_RC-2-A9.1"/>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkStart w:id="82" w:name="ArtL2_RC-2-A9.1"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidRPr="008B104D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Une invitation à remettre une offre est adressée simultanément aux candidats </w:t>
       </w:r>
       <w:r w:rsidRPr="006A3CBB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>sélectionnés</w:t>
       </w:r>
       <w:r w:rsidR="00527D5B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aux termes de la </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">phase </w:t>
+        <w:t xml:space="preserve"> aux termes de la phase </w:t>
       </w:r>
       <w:r w:rsidRPr="006A3CBB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> la plateforme PLACE</w:t>
+        <w:t xml:space="preserve"> par la plateforme PLACE</w:t>
       </w:r>
       <w:r w:rsidRPr="008B104D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>. C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>ette invitation fixe, notamment</w:t>
       </w:r>
       <w:r w:rsidRPr="008B104D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
@@ -14282,175 +14117,175 @@
     </w:p>
     <w:p w14:paraId="27E071B8" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68776201" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc193962821"/>
-      <w:bookmarkStart w:id="83" w:name="_Toc230084893"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc193962821"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc230084893"/>
       <w:r w:rsidRPr="00F52B3A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52B3A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Dossier de Consultation des entreprises</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F7A91D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="261F94D4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00210069" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc193962822"/>
-      <w:bookmarkStart w:id="85" w:name="_Toc230084894"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc193962822"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc230084894"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00210069">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. - </w:t>
       </w:r>
       <w:r w:rsidRPr="00210069">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenu du dossier de consultation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(phase offre</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="249D53F2" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42AA36F7" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le dossier de consultation des entreprises (DCE) contient les pièces suivantes :</w:t>
@@ -14888,104 +14723,104 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Aucune demande d'envoi du DCE sur support physique électronique n'est autorisée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD55BEE" w14:textId="77777777" w:rsidR="000C4276" w:rsidRPr="007A0562" w:rsidRDefault="000C4276" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63348B5B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="005559E1" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc193962823"/>
-      <w:bookmarkStart w:id="87" w:name="_Toc230084895"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc193962823"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc230084895"/>
       <w:r w:rsidRPr="00A147B4">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1.2 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A147B4">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Modification du dossier de consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="71D3105A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492734EC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Hlk233025459"/>
+      <w:bookmarkStart w:id="89" w:name="_Hlk233025459"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le pouvoir adjudicateur</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> se réserve le droit d'apporter, au plus tard six (6) jours avant la date limite de réception des offres, des modifications de détail et/ou des précisions à tout élément composant le dossier de consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00260EB1" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F0E3E51" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -15105,52 +14940,52 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01FDE742" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="003B5F14" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
-      <w:bookmarkStart w:id="89" w:name="_Toc193962824"/>
-      <w:bookmarkStart w:id="90" w:name="_Toc230084896"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc193962824"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc230084896"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -15171,52 +15006,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. - </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Questions des candidats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
       <w:r w:rsidRPr="003B5F14">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="049D88FA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9C8291" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
@@ -15385,51 +15220,51 @@
         <w:t>Visite sur site obligatoire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEED33C" w14:textId="77777777" w:rsidR="00E105A7" w:rsidRDefault="00E105A7" w:rsidP="00E105A7">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="682A87ED" w14:textId="6D3D9201" w:rsidR="00E105A7" w:rsidRPr="00C44188" w:rsidRDefault="00E105A7" w:rsidP="00E105A7">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Hlk233872719"/>
+      <w:bookmarkStart w:id="92" w:name="_Hlk233872719"/>
       <w:r w:rsidRPr="00C44188">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les candidats réalisent </w:t>
       </w:r>
       <w:r w:rsidRPr="00C44188">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>obligatoirement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44188">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> une visite</w:t>
       </w:r>
@@ -15789,50 +15624,51 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AD17AE0" w14:textId="421FEC2A" w:rsidR="00527D5B" w:rsidRDefault="00527D5B" w:rsidP="00DC5EBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Monsieur Martin GUILLOT, Responsable du Département Immobilier :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00D0223A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>martin.guillot@assurance-maladie.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6134B359" w14:textId="1D58620E" w:rsidR="00527D5B" w:rsidRDefault="00527D5B" w:rsidP="00DC5EBD">
       <w:pPr>
@@ -15957,92 +15793,92 @@
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>offre</w:t>
       </w:r>
       <w:r w:rsidRPr="00826969">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p w14:paraId="0677B551" w14:textId="77777777" w:rsidR="00DC5EBD" w:rsidRDefault="00DC5EBD" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5410AEBF" w14:textId="77777777" w:rsidR="00DC1C39" w:rsidRDefault="00DC1C39" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62377630" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00B02F22" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc193962825"/>
-      <w:bookmarkStart w:id="93" w:name="_Toc230084897"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc193962825"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc230084897"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.2 – Pièces de l’offre</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="04BDF45F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06548754" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A147B4">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>A toutes fins utiles, les candidats sont informés qu’il sera attendu en phase « offre » la remise d’une offre initiale comprenant les éléments suivants :</w:t>
@@ -16766,62 +16602,52 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les hypothèses et les scénarios de </w:t>
+              <w:t>Les hypothèses et les scénarios de phasage;</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2795FBCF" w14:textId="3B25CA50" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
             <w:pPr>
               <w:ind w:left="80" w:right="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
@@ -16852,69 +16678,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">La contribution environnementale au </w:t>
-[...17 lines deleted...]
-              <w:t> ;</w:t>
+              <w:t>La contribution environnementale au proje ;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FE9F5C3" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="003A7065" w:rsidRDefault="003602E6" w:rsidP="003602E6">
             <w:pPr>
               <w:ind w:left="80" w:right="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">- Une </w:t>
             </w:r>
             <w:r w:rsidRPr="003A7065">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
@@ -17490,88 +17298,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F594F7D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="ArtL2_RC-2-A9.3"/>
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkStart w:id="95" w:name="ArtL2_RC-2-A9.3"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="704B23AE" w14:textId="77777777" w:rsidR="00E105A7" w:rsidRDefault="00E105A7" w:rsidP="00E105A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B45EE50" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc193962826"/>
-      <w:bookmarkStart w:id="96" w:name="_Toc230084898"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc193962826"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc230084898"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.3 - Attribution du marché</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="44D479DC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2653BE12" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -17681,51 +17489,51 @@
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="CCCCCC" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20B351F7" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="97" w:name="_Hlk232168802"/>
+            <w:bookmarkStart w:id="98" w:name="_Hlk232168802"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Critères</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="CCCCCC" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
@@ -18387,85 +18195,76 @@
             </w:pPr>
             <w:r w:rsidRPr="008B6AA9">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>40.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p w14:paraId="3073478B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:spacing w:after="20" w:line="240" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518C5C30" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L'offre économiquement la plus avantageuse sera déterminée en fonction des critères énoncés supra. Chacun des critères ou des éléments, qui le composent le cas échéant, sera noté de 0 à 3 (3 correspondant à la meilleure note) selon la méthode de notation </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>L'offre économiquement la plus avantageuse sera déterminée en fonction des critères énoncés supra. Chacun des critères ou des éléments, qui le composent le cas échéant, sera noté de 0 à 3 (3 correspondant à la meilleure note) selon la méthode de notation suivante:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10B97C3A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36DF67EE" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -18647,51 +18446,51 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73528E5C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="006F1559" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37735538" w14:textId="77777777" w:rsidR="00826969" w:rsidRDefault="00826969" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Hlk234394058"/>
+      <w:bookmarkStart w:id="99" w:name="_Hlk234394058"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La CPAM se réserve la possibilité de négocier en phase 2 avec les candidats admis à présenter une offre. Dans l’hypothèse où l’organisme décide d’ouvrir une phase de négociations, celle-ci concernera l’ensemble des candidats admis en phase 2. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30853FD2" w14:textId="77777777" w:rsidR="00826969" w:rsidRDefault="00826969" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412C5C8D" w14:textId="54F6BCB3" w:rsidR="003602E6" w:rsidRPr="006F1559" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -18846,112 +18645,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37EECEA8" w14:textId="77777777" w:rsidR="00AE3693" w:rsidRPr="00AE3693" w:rsidRDefault="00AE3693" w:rsidP="00AE3693">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3693">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">56 chemin Joseph </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>56 chemin Joseph Aiguier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7ACEA2" w14:textId="71DCD182" w:rsidR="00AE3693" w:rsidRPr="00AE3693" w:rsidRDefault="00AE3693" w:rsidP="00AE3693">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AE3693">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Aiguier</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>13 009, MARSEILLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05561843" w14:textId="77777777" w:rsidR="00AE3693" w:rsidRPr="00AE3693" w:rsidRDefault="00AE3693" w:rsidP="00AE3693">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52ED7C09" w14:textId="77777777" w:rsidR="00AE3693" w:rsidRPr="00AE3693" w:rsidRDefault="00AE3693" w:rsidP="00AE3693">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE3693">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>13 009, MARSEILLE</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>Le cas échéant, la date et l’ordre de passage seront communiqués en temps utiles aux candidats via la plateforme PLACE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2828ECAF" w14:textId="77777777" w:rsidR="00AE3693" w:rsidRPr="006F1559" w:rsidRDefault="00AE3693" w:rsidP="00AE3693">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ADDE299" w14:textId="260F2719" w:rsidR="003602E6" w:rsidRPr="006F1559" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1559">
@@ -19017,167 +18805,167 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55EB25B6" w14:textId="77777777" w:rsidR="00AE3693" w:rsidRPr="00C1761A" w:rsidRDefault="00AE3693" w:rsidP="00AE3693">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1761A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le pouvoir adjudicateur se réserve, également, la possibilité d'attribuer l'accord-cadre sur la base des offres initiales, sans négociation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p w14:paraId="7CF4212F" w14:textId="77777777" w:rsidR="00AE3693" w:rsidRDefault="00AE3693" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB8F4C4" w14:textId="77777777" w:rsidR="00AE3693" w:rsidRPr="00B02F22" w:rsidRDefault="00AE3693" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64BA9287" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="ArtL2_RC-2-A9.4"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkStart w:id="100" w:name="ArtL2_RC-2-A9.4"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc193962827"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc230084899"/>
+      <w:bookmarkEnd w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>6.5 - Suite à donner à la consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="64943462" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L'attribution du marché de maîtrise d'œuvre est prononcée par la commission d'examen des marchés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AA90A9" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7C5CF1" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="008C5F5C" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc193962828"/>
-      <w:bookmarkStart w:id="103" w:name="_Toc230084900"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc193962828"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc230084900"/>
       <w:r w:rsidRPr="008C5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">6.5.1 – </w:t>
       </w:r>
       <w:r w:rsidRPr="008C5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Attribution provisoire du marché</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="44065035" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413FE61C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -19783,73 +19571,73 @@
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465C4E16" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc193962829"/>
-      <w:bookmarkStart w:id="105" w:name="_Toc230084901"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc193962829"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc230084901"/>
       <w:r w:rsidRPr="008C5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">6.5.2 – </w:t>
       </w:r>
       <w:r w:rsidRPr="008C5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>En cours d’exécution du marché</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
       <w:r w:rsidRPr="008C5F5C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2C8A11" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -19905,51 +19693,51 @@
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFC955C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Chaque titulaire devra déposer et mettre à jour les pièces exigées tout au long de l’exécution du marché sur ce site. L’inscription, dès la notification du marché, est donc obligatoire pour tous les titulaires. A ce titre, et pour de plus amples informations, veuillez suivre le lien suivant :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FAD293" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="000F1808" w:rsidP="003602E6">
+    <w:p w14:paraId="30FAD293" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="005E23AA" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="003602E6">
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:color w:val="000000"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://www.e-attestations.com/fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="216D1776" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00421F91" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
@@ -19964,126 +19752,134 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Une attestation d'assurance décennale devra également être produite dans le même délai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1D136A" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc230084902"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc230084902"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7 - Conditions d'envoi ou de remise des plis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p w14:paraId="6C7ECE5A" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D" w:rsidP="00BC5E13">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Les plis devront parvenir à destination avant la date et l'heure limites de réception des offres indiquées sur la page de garde du présent document.   Le choix du mode de transmission est global et irréversible. Les candidats doivent appliquer le même mode de transmission à l'ensemble des documents transmis au pouvoir adjudicateur</w:t>
+        <w:t xml:space="preserve">Les plis devront parvenir à destination avant la date et l'heure limites de réception des offres indiquées sur la page de garde du présent document.   Le choix du mode de transmission est global et irréversible. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les candidats doivent appliquer le même mode de transmission à l'ensemble des documents transmis au pouvoir adjudicateur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A03B6D4" w14:textId="77777777" w:rsidR="00C0132E" w:rsidRDefault="00C0132E" w:rsidP="00C0132E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57BF54D8" w14:textId="77777777" w:rsidR="00F03F21" w:rsidRDefault="006A111D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="ArtL2_RC-2-A8.4"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkStart w:id="108" w:name="ArtL2_RC-2-A8.4"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc230084903"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7.1 - Transmission électronique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="6226CFF0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="ArtL1_RC-2-A10"/>
-      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkStart w:id="110" w:name="ArtL1_RC-2-A10"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les plis devront parvenir à destination avant la date et l'heure limites de réception des candidatures (phase 1) et des offres (phase 2) indiquées sur la page de garde du présent document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0604127E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65461941" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -20123,131 +19919,131 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52DCC7A1" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AE3446D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00A45100" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="ArtL2_RC-2-A7.4"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkStart w:id="111" w:name="ArtL2_RC-2-A7.4"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc193962831"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc230084904"/>
+      <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="00A45100">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45100">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transmission électronique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="7BC4FABC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ED4094A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc230084905"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc230084905"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mode d'emploi de la plateforme dématérialisée PLACE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377533A0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="264A4F80" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00FA7AE6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
@@ -20630,769 +20426,187 @@
     </w:p>
     <w:p w14:paraId="43B0F36B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76771E51" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="_Toc230084906"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc230084906"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7.1.2. </w:t>
       </w:r>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Signature électronique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D31072" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062ACB8C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>L’Organisme</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>L’Organisme n’impose pas la signature électronique au moment du dépôt. Dans ce cas, la signature du contrat final (acte d’engagement pré-imprimé ATTRI 1) sera rematérialisé et signé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CF5D14" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="583289FA" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>Pour autant, les candidats qui souhaitent signer leur offre dès son dépôt, suivent les instructions ci-après.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E42120" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD79248" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...607 lines deleted...]
-        <w:t xml:space="preserve"> la signature.</w:t>
+        </w:rPr>
+        <w:t>Une signature électronique nécessite un certificat électronique de signature et un logiciel de signature (ou « outil de signature ») qui permet d’apposer la signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD44355" w14:textId="77777777" w:rsidR="00BC5E13" w:rsidRDefault="00BC5E13" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0989AB08" w14:textId="77777777" w:rsidR="00BC5E13" w:rsidRDefault="00BC5E13" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34F2CEA7" w14:textId="77777777" w:rsidR="00BC5E13" w:rsidRDefault="00BC5E13" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -21417,1318 +20631,238 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Les personnes habilitées à signer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C01B421" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58681B25" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>personnes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Le signataire doit pouvoir produire les éléments propres à établir que la signature utilisée a été délivrée à une personne qui pouvait engager l’entreprise dans les conditions énumérées à l'article 1367 du Code Civil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE64D62" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="1A337482" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>habilitées</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Le candidat produit les éléments permettant d’établir que c’est la personne habilitée qui a envoyé électroniquement ou validé l’envoi électronique des candidatures et des offres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430952C7" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à signer </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C01B421" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B974EF" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...744 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Les frais d'accès au réseau et de recours à la signature électronique sont à la charge de chaque candidat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C7CA19" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA0C952" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Les certificats autorisés :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32581706" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>certificats</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Dans le cadre de la dématérialisation de la commande publique, l'arrêté du 22 mars 2019 définit les modalités d'utilisation de la signature électronique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7878040D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F405821" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...393 lines deleted...]
-        <w:t xml:space="preserve"> 2015.</w:t>
+        <w:t>Les formats de signature sont XAdES, CAdES ou PAdES tels que mentionnés aux articles 1 et 2 de la décision d'exécution (UE) n° 2015/1506 de la Commission du 8 septembre 2015.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5281AD59" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E4147C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
@@ -22742,1085 +20876,95 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF2BB20" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0062171F">
+        <w:t>Un fichier ZIP est un contenant. La signature du zip ne vaut pas signature des fichiers contenus dans le zip. Chaque fichier doit être signé individuellement (lorsque la signature est requise). Un candidat qui signe le ZIP est assimilable à celui qui répondrait sous forme « papier » en signant l’enveloppe au lieu de son contenu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E01B1E9" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>fichier</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ZIP </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0062171F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32131814" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>est</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...989 lines deleted...]
-        <w:t xml:space="preserve"> raison. </w:t>
+        <w:t xml:space="preserve">Par ailleurs, l’obtention d’un certificat peut nécessiter un certain délai qui doit être pris en compte pour remettre une offre dans les délais impartis. Aucun allongement du délai de remise des candidatures et des offres n’est autorisé pour cette raison. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218F8857" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A6E399D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -23835,4974 +20979,1022 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les formats de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Les formats de signature :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B88168" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>signature :</w:t>
-[...162 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Les trois formats acceptés par la plateforme sont les formats XAdES, CAdES ou PAdES.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B493491" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42728AF3" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La signature </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>La signature en cas de filiale :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4968D0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...326 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Le certificat identifie à la fois une entreprise et une personne physique. Il est nécessaire de prévoir autant de certificats que d’habilitation à signer les marchés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E46D9E9" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F22C47D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Lorsque</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lorsque le candidat est une filiale, deux cas de figure doivent être distingués :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D8F18F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B7E86B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> le </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>candidat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>- soit une filiale répond pour elle-même : dans ce cas, la personne qui signe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5C393E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    •  est le titulaire du certificat de signature électronique ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330D00B3" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    •  et qui a qualité pour engager la filiale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E0B290" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233FDB59" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>est</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>- soit le responsable d’une filiale est habilité à signer les marchés de chacune des filiales du groupe :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CEB1FB" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    •  son nom apparaîtra (en tant que titulaire du certificat de signature électronique ainsi que le n° SIREN de la filiale pour laquelle il travaille) à côté de celui de la filiale soumissionnaire ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8EE36C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...1171 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">    •  ce numéro peut donc être différent de celui de l’entreprise qui soumissionne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4DAA89" w14:textId="77777777" w:rsidR="00C0132E" w:rsidRPr="0062171F" w:rsidRDefault="00C0132E" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5E33C6" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signature </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Signature électronique multiple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F504AD" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>électronique</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>La plate-forme dispose d’un parapheur électronique qui autorise au minimum :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC14134" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EF585C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">    •  le regroupement de documents à valider ou signer,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1D8D9F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    •  la signature d’un même document par plusieurs signataires,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECF028D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sans en altérer l’intégrité, que l’utilisation soit locale ou en ligne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A1A361" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+    </w:p>
+    <w:p w14:paraId="12059702" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>multiple :</w:t>
-[...534 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Chaque signature est vérifiée indépendamment des autres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7EE83D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EA0550F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La signature </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>La signature électronique en cas de Co-traitance :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EC05AD" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>électronique</w:t>
-[...240 lines deleted...]
-        <w:t xml:space="preserve"> de signature.</w:t>
+        <w:t>En cas de signatures multiples d'un même document, il est recommandé que les signataires utilisent le même outil de signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A2A6E6" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EE99281" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Les vérifications de l’outil de signature du candidat :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A64D9C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le certificat de signature du candidat qui accompagne les documents signés doit présenter les caractéristiques suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FC1EFC" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- ne pas avoir été révoqué à la date de signature du document,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3D5DB3" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- ne pas être arrivé à expiration à la date de signature du document,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F405FB0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- doit être établi au nom d’une personne physique habilitée à engager la société.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A3BD9A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAD8E8A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>vérifications</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0062171F">
+        <w:t>La procédure de vérification de la validité d’une signature est gratuite</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l’outil</w:t>
-[...643 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> et permet de vérifier au moins</w:t>
+      </w:r>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C423CEB" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0427D5B9" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1°) </w:t>
-[...35 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>1°) l’identité du signataire,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073EBF3A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2°) </w:t>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> ci-dessus,</w:t>
+        <w:t>2°) l’appartenance du certificat du signataire à l’une des catégories de certificats visées ci-dessus,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3ABD36" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">3°) le respect du format de signature </w:t>
-[...89 lines deleted...]
-        <w:t>),</w:t>
+        <w:t>3°) le respect du format de signature mentionné (XAdES, CAdES ou PAdES),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21796961" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">4°) le </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> à la date de la signature,</w:t>
+        <w:t>4°) le caractère non échu et non révoqué du certificat à la date de la signature,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CC80E2" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">5°) </w:t>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>5°) l’intégrité du fichier signé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4579455A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58667312" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ces</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ces vérifications peuvent être effectuées de manière automatisée, lorsque les fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062171F">
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0062171F">
+        <w:t xml:space="preserve">ctionnalités de la plateforme le permettent sauf en ce qui concerne l’identité du signataire du document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D597086" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>vérifications</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0062171F">
+    </w:p>
+    <w:p w14:paraId="1B3EAF9B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>peuvent</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">La vérification de l’identité du signataire et de sa capacité à engager l’entreprise reste effectuée par le pouvoir adjudicateur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE38894" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062171F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="09FB633F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>être</w:t>
-[...803 lines deleted...]
-        <w:t xml:space="preserve"> de la signature.</w:t>
+        <w:t>Une entreprise qui utilise le dispositif de création de signature proposé par la plateforme est dispensée de fournir la procédure de vérification de la signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1B1453" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17D8D02C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_Toc230084907"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc230084907"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1.3. </w:t>
       </w:r>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Virus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p w14:paraId="73B6F95B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D88FBF0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -28848,71 +22040,71 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B2611F" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc230084908"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc230084908"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1.4. </w:t>
       </w:r>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Horodatage – Heure d’arrivée des plis sur la plateforme</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="7344C2C4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FF0D79C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -28985,128 +22177,97 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Date et heure de référence :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ce sont la date et l’heure de fin de réception des documents qui font référence (et non l’heure de début d’envoi des documents). Pour l’horodatage, le fuseau horaire de référence est : GMT/UTC + </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> s’agit de celui de la plate-forme.</w:t>
+        <w:t xml:space="preserve"> ce sont la date et l’heure de fin de réception des documents qui font référence (et non l’heure de début d’envoi des documents). Pour l’horodatage, le fuseau horaire de référence est : GMT/UTC + 1.Il s’agit de celui de la plate-forme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B82BE7" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C79029B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Arrivée des plis hors délai :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tout dossier qui arriverait sur la plate-forme après la date et l’heure </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> dans le règlement de la consultation est considéré comme hors délai. Cependant, la plate-forme ne refuse pas les plis arrivés hors-délai, elle doit également les enregistrer comme les autres plis. Les plis parvenus après cette date et heure, pour quelque motif que ce soit, ne seront pas ouverts. Le candidat en sera informé. Seuls seront ouverts les plis reçus dans les délais.</w:t>
+        <w:t xml:space="preserve"> tout dossier qui arriverait sur la plate-forme après la date et l’heure limite fixées dans le règlement de la consultation est considéré comme hors délai. Cependant, la plate-forme ne refuse pas les plis arrivés hors-délai, elle doit également les enregistrer comme les autres plis. Les plis parvenus après cette date et heure, pour quelque motif que ce soit, ne seront pas ouverts. Le candidat en sera informé. Seuls seront ouverts les plis reçus dans les délais.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6965A4EF" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B75609A" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29206,71 +22367,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5308086C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7637FFE8" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="0062171F" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc230084909"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc230084909"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1.5. </w:t>
       </w:r>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Copie de sauvegarde</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="0062171F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D615DF7" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B5EC224" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
@@ -29681,100 +22842,91 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>COPIE DE SAUVEGARDE – Ne pas Ouvrir</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E72837C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CPCAM DES BOUCHES-DU-RHONE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2B195E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>973 - DEPARTEMENT ACHATS / MARCHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22790597" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">56 chemin Joseph </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>56 chemin Joseph Aiguier</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17D82E8D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>13009 MARSEILLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7E8FA4" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
@@ -29824,71 +22976,71 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DCE44FF" w14:textId="77777777" w:rsidR="00BC5E13" w:rsidRPr="00BC5E13" w:rsidRDefault="00BC5E13" w:rsidP="00BC5E13">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B37767B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00085939" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="118" w:name="_Toc230084910"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc230084910"/>
       <w:r w:rsidRPr="00085939">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1.6. </w:t>
       </w:r>
       <w:r w:rsidRPr="00085939">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Envoi des offres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
       <w:r w:rsidRPr="00085939">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C91630" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62651C0B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
@@ -29965,196 +23117,196 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="51B7BC30" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10BB654B" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="ArtL2_RC-2-A7.5"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkStart w:id="120" w:name="ArtL2_RC-2-A7.5"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc193962832"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc230084911"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7.2 - Transmission sous support papier</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
     </w:p>
     <w:p w14:paraId="00299849" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La transmission des plis par voie électronique est imposée pour cette consultation. Par conséquent, la transmission par voie papier n'est pas autorisée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C3D82C" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3248FDE8" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="122" w:name="_Toc193962833"/>
-      <w:bookmarkStart w:id="123" w:name="_Toc230084912"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc193962833"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc230084912"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>8 - Récompenses</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="3541810D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="00FF3441" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent1"/>
         <w:spacing w:after="240" w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>A l'issue de la consultation, il ne sera versé aucune prime aux candidats admis à remettre des prestations et non retenus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D00AC69" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="ArtL1_RC-2-A11"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkStart w:id="125" w:name="ArtL1_RC-2-A11"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc193962834"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc230084913"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>9 - Renseignements complémentaires</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
     </w:p>
     <w:p w14:paraId="0DE30613" w14:textId="77777777" w:rsidR="003602E6" w:rsidRPr="003A6E31" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="596CB6C8" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="ArtL2_RC-2-A11.1"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkStart w:id="128" w:name="ArtL2_RC-2-A11.1"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc193962835"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc230084914"/>
+      <w:bookmarkEnd w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>9.1 - Adresses supplémentaires et points de contact</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
     </w:p>
     <w:p w14:paraId="3AACF31E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F7A549" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -30220,66 +23372,66 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4B61044E" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63EEFA0D" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="130" w:name="ArtL2_RC-2-A11.2"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkStart w:id="131" w:name="ArtL2_RC-2-A11.2"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc193962836"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc230084915"/>
+      <w:bookmarkEnd w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>9.2 - Procédures de recours</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="61FBBD21" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11939739" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -30299,61 +23451,52 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tribunal Judiciaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0647A725" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">6 rue Joseph </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>6 rue Joseph Autran</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="05E3F0D0" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>13006 MARSEILLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149A2226" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -30420,79 +23563,71 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Pour obtenir des renseignements relatifs à l'introduction des recours, les candidats devront s'adresser à :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73AFF568" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tribunal Judiciaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40667FE8" w14:textId="77777777" w:rsidR="003602E6" w:rsidRDefault="003602E6" w:rsidP="003602E6">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">6 rue Joseph </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>6 rue Joseph Autran</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="09289E49" w14:textId="7494081B" w:rsidR="00F03F21" w:rsidRDefault="003602E6" w:rsidP="00C0132E">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:line="232" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>13006 MARSEILLE</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F03F21">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1140" w:right="1140" w:bottom="1140" w:left="1140" w:header="1140" w:footer="1140" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
@@ -31748,51 +24883,50 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1772897534">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1507747146">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="508107920">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="423649479">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="491604258">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1701317906">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
@@ -31807,88 +24941,92 @@
   <w:rsids>
     <w:rsidRoot w:val="00F03F21"/>
     <w:rsid w:val="00033A96"/>
     <w:rsid w:val="000C4276"/>
     <w:rsid w:val="000C7A0E"/>
     <w:rsid w:val="000F1808"/>
     <w:rsid w:val="00146BF3"/>
     <w:rsid w:val="001B34FD"/>
     <w:rsid w:val="00240905"/>
     <w:rsid w:val="00287A68"/>
     <w:rsid w:val="002A1CB9"/>
     <w:rsid w:val="002B1C92"/>
     <w:rsid w:val="002C70AE"/>
     <w:rsid w:val="0030643D"/>
     <w:rsid w:val="00320234"/>
     <w:rsid w:val="00331714"/>
     <w:rsid w:val="00333C46"/>
     <w:rsid w:val="00346288"/>
     <w:rsid w:val="00347A44"/>
     <w:rsid w:val="003602E6"/>
     <w:rsid w:val="003A73D6"/>
     <w:rsid w:val="00402CA7"/>
     <w:rsid w:val="00407E89"/>
     <w:rsid w:val="00411300"/>
     <w:rsid w:val="00413CCB"/>
+    <w:rsid w:val="004203F8"/>
     <w:rsid w:val="0042758D"/>
     <w:rsid w:val="004710CF"/>
     <w:rsid w:val="00491232"/>
     <w:rsid w:val="004A47C2"/>
     <w:rsid w:val="004E0864"/>
     <w:rsid w:val="004F5C83"/>
     <w:rsid w:val="0050764B"/>
     <w:rsid w:val="00514658"/>
     <w:rsid w:val="00527D5B"/>
     <w:rsid w:val="00535730"/>
     <w:rsid w:val="00543ED1"/>
     <w:rsid w:val="005655CF"/>
     <w:rsid w:val="00596BE3"/>
     <w:rsid w:val="005975A2"/>
     <w:rsid w:val="005B020F"/>
+    <w:rsid w:val="005E23AA"/>
     <w:rsid w:val="00632BF6"/>
     <w:rsid w:val="00690FC9"/>
     <w:rsid w:val="00697E97"/>
     <w:rsid w:val="006A111D"/>
+    <w:rsid w:val="006C34D8"/>
     <w:rsid w:val="006D100A"/>
     <w:rsid w:val="006E1876"/>
     <w:rsid w:val="006F1559"/>
     <w:rsid w:val="00727027"/>
     <w:rsid w:val="00747023"/>
     <w:rsid w:val="00751219"/>
     <w:rsid w:val="007D08E4"/>
     <w:rsid w:val="00813B0D"/>
     <w:rsid w:val="008202F6"/>
     <w:rsid w:val="00826969"/>
     <w:rsid w:val="008358B6"/>
     <w:rsid w:val="00875D53"/>
     <w:rsid w:val="008A6B7F"/>
     <w:rsid w:val="008A7A69"/>
     <w:rsid w:val="008C5B27"/>
     <w:rsid w:val="008D1091"/>
     <w:rsid w:val="008E1B0B"/>
     <w:rsid w:val="00900503"/>
     <w:rsid w:val="0093061B"/>
+    <w:rsid w:val="00973C36"/>
     <w:rsid w:val="009E0CC2"/>
     <w:rsid w:val="00AC6456"/>
     <w:rsid w:val="00AE3693"/>
     <w:rsid w:val="00B06CC3"/>
     <w:rsid w:val="00B12F8E"/>
     <w:rsid w:val="00B21F2F"/>
     <w:rsid w:val="00B42957"/>
     <w:rsid w:val="00BC5E13"/>
     <w:rsid w:val="00C0132E"/>
     <w:rsid w:val="00C01C82"/>
     <w:rsid w:val="00C128D1"/>
     <w:rsid w:val="00C413C8"/>
     <w:rsid w:val="00C44188"/>
     <w:rsid w:val="00C7451C"/>
     <w:rsid w:val="00C94C51"/>
     <w:rsid w:val="00CE0455"/>
     <w:rsid w:val="00CE63DC"/>
     <w:rsid w:val="00D443D4"/>
     <w:rsid w:val="00D51AA5"/>
     <w:rsid w:val="00DA0629"/>
     <w:rsid w:val="00DC0EE3"/>
     <w:rsid w:val="00DC1C39"/>
     <w:rsid w:val="00DC5EBD"/>
     <w:rsid w:val="00E105A7"/>
     <w:rsid w:val="00E12DA6"/>
@@ -32921,72 +26059,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>10088</Words>
-  <Characters>55490</Characters>
+  <Words>10092</Words>
+  <Characters>55509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>462</Lines>
   <Paragraphs>130</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65448</CharactersWithSpaces>
+  <CharactersWithSpaces>65471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>