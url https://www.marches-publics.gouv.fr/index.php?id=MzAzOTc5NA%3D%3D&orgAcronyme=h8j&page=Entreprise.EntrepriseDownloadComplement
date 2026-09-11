--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://opcosante.sharepoint.com/sites/DAF/Documents partages/2-pôle Marchés publics/1.8 Marchés 2026/2026.DMC026 ESAT Anticiper le passage à la retraite/2. PUBLICATION/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://opcosante.sharepoint.com/sites/DAF/Documents partages/2-pôle Marchés publics/1.8 Marchés 2026/2026.DMC.026 ESAT Anticiper le passage à la retraite/2. PUBLICATION/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="13_ncr:1_{39CCF635-8BEF-472D-A228-43F7366EF744}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{511CA527-4276-4CE8-92F5-E898F7385E80}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="13_ncr:1_{39CCF635-8BEF-472D-A228-43F7366EF744}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{91C34B94-9A25-4232-9212-BA59B12ABFAE}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4E8B5589-0B84-4AE9-BBB5-FEC58447C279}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Questions</t>
   </si>
   <si>
     <t>Réponses</t>
   </si>
   <si>
     <t>N° question</t>
   </si>
   <si>
     <t>L'offre sera t elle écartée si nous n'avons pas 3 références similaires auprès de public en situation de handicap? Experience depuis 2 ans auprès de ce public, et de multiples références sur cette thématique mais pas auprès de ce public</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Le RC précise en effet les éléments suivants : "Au moins 3 références similaires sur les 3 dernières années auprès de publics en situation de handicap ou ESAT. Vous indiquez le montant, la date et le destinataire public ou privé pour des prestations en lien avec l’objet de l’accord-cadre ". 
 Vous pouvez en effet avoir des </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -92,50 +92,69 @@
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> sur la thématique ET des références auprès du public ciblé. L'important est de démontrer votre capacité professionnelle à faire. 
 Concernant votre ancienneté, elle ne pose pas de question puisqu'il s'agit de respecter l'article L3 du Code de la Commande Publique. 
 Votre offre ne sera pas écartée si vous répondez à l'ensemble des critères énoncés ci-dessus.</t>
     </r>
   </si>
   <si>
     <t>En page 7 du CCTP le prestataire doit adapter ses supports (FALC ou équivalent) en" fournissant un exemple de livrable". Ce livrable doit-il être inclus dans le CRT qui est limité à 30pages ou peut-il être envoyé à part?</t>
   </si>
   <si>
     <t>L'exemple de livrable sous format FALC peut être envoyé à part.</t>
   </si>
   <si>
     <t xml:space="preserve">	1/Devons nous faire un acte d'engagement par LOT ou peut-on écrire tous les lots auxquels nous candidatons sur le même acte d'engagement (AE)? 
 2/ merci de nous confirmer que la durée de la formation est de 1 jour en présentiel?</t>
   </si>
   <si>
     <t>1/ Si vous candidatez à l'intégralité des 11 lots, un seul AE est possible. Dans le cas contraire, il faut un AE / lot, quel que soit le nombre de lots candidatés.
 2/ Je vous le confirme : l'information est bien indiquée dans le BPU ainsi que dans le CCTP art. 3.2 "durée".</t>
+  </si>
+  <si>
+    <t>Quelle est la démarche à effectuer (formulaire à compléter, mail de contact, etc.) pour demander si l'OPCO valide le CV des formateurs (ces derniers sont les porteurs du projet + sous-traitants) ? Sous quel délai maximum faire la démarche ?</t>
+  </si>
+  <si>
+    <t>Aucune démarche n'est à effectuer : vous soumettez votre offre avec les CV qui vous semblent correspondre le mieux aux besoins énoncés et ils seront étudiés lors de la phase d'étude de votre offre.
+La date maximum de soumission de votre offre est fixée au 28/08/2026, 12h00.</t>
+  </si>
+  <si>
+    <t>Les CV sont-ils compris dans les annexes incluses dans les 30 pages ou peuvent-ils faire l'objet d'une annexe à part comme le document modèle FALC ?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selon notre expérience avec le public, leur concentration est parfois difficile sur une journée entière. Est-il envisageable de réaliser la formation sur deux demi-journées ? </t>
+  </si>
+  <si>
+    <t>Les CV peuvent faire l'objet d'une annexe, dans la mesure du raisonnable quant aux 30 pages attendues.</t>
+  </si>
+  <si>
+    <t>Nous sommes ouverts à toutes propositions en termes de séquençage, sous réserve que cela soit argumenté et étayé (contenu, activités pédagogiques, organisations logistiques...).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -517,52 +536,52 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA23BC3A-693D-4EA4-80C4-4CFC2B11B217}">
   <dimension ref="A1:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+    <sheetView tabSelected="1" topLeftCell="B4" zoomScale="118" zoomScaleNormal="118" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="5"/>
     <col min="2" max="2" width="97" style="2" customWidth="1"/>
     <col min="3" max="3" width="89.140625" style="2" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="120" x14ac:dyDescent="0.25">
       <c r="A2" s="3">
         <v>1</v>
       </c>
@@ -573,70 +592,82 @@
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>4</v>
       </c>
-      <c r="B5" s="4"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>5</v>
       </c>
-      <c r="B6" s="4"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>6</v>
       </c>
-      <c r="B7" s="4"/>
-      <c r="C7" s="4"/>
+      <c r="B7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>10</v>
@@ -711,56 +742,58 @@
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="98fbb2f6-716a-4d36-9ebe-d6e5e4447ac1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c0bd1b9-65ef-4178-a69d-7197d3efd461">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B38667A37C47D409D935C18E98DB77E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="05686562cf190573f00d0c6597458e34">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="98fbb2f6-716a-4d36-9ebe-d6e5e4447ac1" xmlns:ns3="9c0bd1b9-65ef-4178-a69d-7197d3efd461" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d437652050a886790d2ff2059173eb5f" ns2:_="" ns3:_="">
     <xsd:import namespace="98fbb2f6-716a-4d36-9ebe-d6e5e4447ac1"/>
     <xsd:import namespace="9c0bd1b9-65ef-4178-a69d-7197d3efd461"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -955,100 +988,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5DC1A12-5AC3-421E-BAB0-C1112E4259DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20FB8AB-62CB-4091-954F-2A7167F747B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="9c0bd1b9-65ef-4178-a69d-7197d3efd461"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="98fbb2f6-716a-4d36-9ebe-d6e5e4447ac1"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D64A9EE-F8FD-4EB5-BE05-BF251DE225A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="98fbb2f6-716a-4d36-9ebe-d6e5e4447ac1"/>
     <ds:schemaRef ds:uri="9c0bd1b9-65ef-4178-a69d-7197d3efd461"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20FB8AB-62CB-4091-954F-2A7167F747B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5DC1A12-5AC3-421E-BAB0-C1112E4259DC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Opco-Sante</Company>