--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -522,1745 +522,1746 @@
     </w:p>
     <w:p w14:paraId="317CA0F0" w14:textId="77777777" w:rsidR="006D3103" w:rsidRDefault="005D3C08">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="4844945"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1536DCE0" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB2019">
           <w:pPr>
             <w:pStyle w:val="ContentsHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Sommaire</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="74C42E00" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB2019">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve">TOC \o &amp;quot;1-9&amp;quot; \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc1" w:tooltip="Lien vers Article 1 - ACHETEUR" w:history="1">
             <w:r>
               <w:t>Article 1 - ACHETEUR</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2525B1C9" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="2525B1C9" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc2" w:tooltip="Lien vers Article 2 - OBJET DE LA CONSULTATION" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 2 - OBJET DE LA CONSULTATION</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32222232" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="32222232" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc3" w:tooltip="Lien vers Article 3 - CONDITIONS DE LA CONSULTATION" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 3 - CONDITIONS DE LA CONSULTATION</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62869827" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="62869827" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc4" w:tooltip="Lien vers 3.1 Procédure de passation" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.1 Procédure de passation</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6087EEA7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="6087EEA7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc5" w:tooltip="Lien vers 3.2 Allotissement" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.2 Allotissement</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59DB5861" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="59DB5861" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc6" w:tooltip="Lien vers 3.3 Tranches" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.3 Tranches</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EDA67AA" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="4EDA67AA" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc7" w:tooltip="Lien vers 3.4 Durée du marché" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.4 Durée du marché</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BC7CA36" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="2BC7CA36" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers 3.5 Lieu d'exécution" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.5 Lieu d'exécution</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2AA55136" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="2AA55136" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc9" w:tooltip="Lien vers 3.6 Variantes" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.6 Variantes</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2329450F" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="2329450F" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers 3.6.1 Variantes obligatoires" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.6.1 Variantes obligatoires</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="014B0C05" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="014B0C05" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc11" w:tooltip="Lien vers 3.6.2 Variantes à l'initiative des soumissionnaires" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.6.2 Variantes à l'initiative des soumissionnaires</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3718DECE" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="3718DECE" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers 3.7 Prestations supplémentaires éventuelles" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.7 Prestations supplémentaires éventuelles</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50284726" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="50284726" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc11" w:tooltip="Lien vers 3.8 Considérations sociales" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.8 Considérations sociales</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="343E5898" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="343E5898" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc12" w:tooltip="Lien vers 3.9 Considérations environnementales" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.9 Considérations environnementales</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56D98640" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="56D98640" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc13" w:tooltip="Lien vers 3.10 Traitement de données à caractère personnel" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.10 Traitement de données à caractère personnel</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72002694" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="72002694" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc14" w:tooltip="Lien vers 3.11 Secret des affaires" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>3.11 Secret des affaires</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AD4FA19" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="0AD4FA19" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc4" w:tooltip="Lien vers Article 4 - INFORMATION DES CANDIDATS" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 4 - INFORMATION DES CANDIDATS</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="278B4E27" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="278B4E27" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc5" w:tooltip="Lien vers 4.1 Contenu des documents de la consultation" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.1 Contenu des documents de la consultation</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2641E312" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="2641E312" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc6" w:tooltip="Lien vers 4.2 Principes généraux sur les échanges électroniques" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.2 Principes généraux sur les échanges électroniques</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48B0E628" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="48B0E628" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc7" w:tooltip="Lien vers 4.2.1 Modalités de retrait et de consultation des documents" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.2.1 Modalités de retrait et de consultation des documents</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="457A6459" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="457A6459" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers 4.2.2 Conditions de transmission des plis" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.2.2 Conditions de transmission des plis</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03687FAE" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="03687FAE" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc7" w:tooltip="Lien vers 4.3 Echanges électroniques relatifs à la présente consultation" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.3 Echanges électroniques relatifs à la présente consultation</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AF6E56A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="5AF6E56A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers 4.3.1 Date et heure de réception des plis" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.3.1 Date et heure de réception des plis</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CCBFDFB" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="4CCBFDFB" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc9" w:tooltip="Lien vers 4.3.2 Demandes de renseignements complémentaires et questions" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.3.2 Demandes de renseignements complémentaires et questions</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48DB644B" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="48DB644B" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers 4.3.3 Modification des documents de la consultation" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.3.3 Modification des documents de la consultation</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23A3707B" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="23A3707B" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc11" w:tooltip="Lien vers 4.3.4 Prolongation du délai de réception des offres" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.3.4 Prolongation du délai de réception des offres</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="501EF35A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="501EF35A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers 4.4 Visite sur site" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>4.4 Visite sur site</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E6AA746" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="4E6AA746" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc5" w:tooltip="Lien vers Article 5 - CANDIDATURE" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 5 - CANDIDATURE</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CA011A0" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="6CA011A0" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc6" w:tooltip="Lien vers 5.1 Précisions concernant les groupements d'opérateurs économiques et la sous-traitance" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.1 Précisions concernant les groupements d'opérateurs économiques et la sous-traitance</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53D1283A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="53D1283A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc7" w:tooltip="Lien vers 5.2 Motifs d'exclusion" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.2 Motifs d'exclusion</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A0111B7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="1A0111B7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers 5.3 Présentation de la candidature" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.3 Présentation de la candidature</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36114863" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="36114863" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc9" w:tooltip="Lien vers 5.3.1 Candidature sous forme de DUME" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.3.1 Candidature sous forme de DUME</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5012CC90" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="5012CC90" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers 5.3.2 Candidature sous forme de DC1 et DC2" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.3.2 Candidature sous forme de DC1 et DC2</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C3E9EE7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="7C3E9EE7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc9" w:tooltip="Lien vers 5.4 Niveaux minimaux de participation" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.4 Niveaux minimaux de participation</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09630805" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="09630805" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers 5.5 Tâches essentielles" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.5 Tâches essentielles</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37376449" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="37376449" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc11" w:tooltip="Lien vers 5.6 Examen des candidatures" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.6 Examen des candidatures</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="630F0E66" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="630F0E66" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc12" w:tooltip="Lien vers 5.7 Vérification des conditions de participation : liste des documents justificatifs" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.7 Vérification des conditions de participation : liste des documents justificatifs</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53A83CA4" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="53A83CA4" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc13" w:tooltip="Lien vers 5.8 Vérification des motifs d'exclusion" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.8 Vérification des motifs d'exclusion</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="782B3465" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="782B3465" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc14" w:tooltip="Lien vers 5.9 Dispositions spéciales relatives à l'IMPI" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>5.9 Dispositions spéciales relatives à l'IMPI</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C85F836" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="2C85F836" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc6" w:tooltip="Lien vers Article 6 - OFFRE" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 6 - OFFRE</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A8FEA4A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="2A8FEA4A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc7" w:tooltip="Lien vers 6.1 Présentation de l'offre" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>6.1 Présentation de l'offre</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E1BD4F9" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="6E1BD4F9" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers 6.2 Examen des offres" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>6.2 Examen des offres</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CC64839" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="3CC64839" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc9" w:tooltip="Lien vers 6.3 Critères d'attribution" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>6.3 Critères d'attribution</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DCD7E9D" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="1DCD7E9D" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers 6.4 Méthode de notation des offres" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>6.4 Méthode de notation des offres</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F7F0095" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="6F7F0095" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc11" w:tooltip="Lien vers 6.5 Durée de validité des offres" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>6.5 Durée de validité des offres</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76465321" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="76465321" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc12" w:tooltip="Lien vers 6.6 Echantillons" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>6.6 Echantillons</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02F014B3" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="02F014B3" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc7" w:tooltip="Lien vers Article 7 - ATTRIBUTION DU MARCHE" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 7 - ATTRIBUTION DU MARCHE</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F56C64E" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="4F56C64E" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers 7.1 Vérification des motifs d'exclusion : transmission des moyens de preuve" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>7.1 Vérification des motifs d'exclusion : transmission des moyens de preuve</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F028FC7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="4F028FC7" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc9" w:tooltip="Lien vers 7.2 Interdiction d'attribution" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>7.2 Interdiction d'attribution</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3052B649" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="3052B649" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers 7.3 Mise au point" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>7.3 Mise au point</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7027E50F" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="7027E50F" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8290"/>
               <w:tab w:val="left" w:pos="685"/>
             </w:tabs>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc11" w:tooltip="Lien vers 7.4 Signature du marché" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>7.4 Signature du marché</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="458B68C9" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="458B68C9" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc8" w:tooltip="Lien vers Article 8 - LANGUE" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 8 - LANGUE</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="103FB612" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="103FB612" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc9" w:tooltip="Lien vers Article 9 - CONTENTIEUX" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 9 - CONTENTIEUX</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77389C37" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="77389C37" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc10" w:tooltip="Lien vers Article 10 - MODALITES DE SIGNATURE ELECTRONIQUE" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 10 - MODALITES DE SIGNATURE ELECTRONIQUE</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51CDD55A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="51CDD55A" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc11" w:tooltip="Lien vers Article 11 - AMENAGEMENTS EN CAS DE MENACE SANITAIRE GRAVE APPELANT DES MESURES D'URGENCE" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 11 - AMENAGEMENTS EN CAS DE MENACE SANITAIRE GRAVE APPELANT DES MESURES D'URGENCE</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="607EC2C6" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00BB5EC2">
+        <w:p w14:paraId="607EC2C6" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRDefault="00497CBA">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc12" w:tooltip="Lien vers Article 12 - ANNEXES" w:history="1">
             <w:r w:rsidR="00BB2019">
               <w:t>Article 12 - ANNEXES</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BB2019">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
@@ -2420,51 +2421,59 @@
     </w:p>
     <w:p w14:paraId="7D0DB229" w14:textId="7A60927E" w:rsidR="00BB2019" w:rsidRDefault="00BB2019" w:rsidP="00BB2019">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est représenté par Madame la Directrice Générale ou son représentant </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1178DA0A" w14:textId="1EFC1F7E" w:rsidR="00BB2019" w:rsidRDefault="00823B0B">
       <w:r>
         <w:t>L’exécution du marché est du ressort du Centre Hospitalier de Riom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4950F446" w14:textId="7887C6EB" w:rsidR="00823B0B" w:rsidRDefault="00823B0B">
       <w:r>
-        <w:t>Adresse : Boulevard Etienne Clémentel – 63 204 Riom cedex.</w:t>
+        <w:t xml:space="preserve">Adresse : Boulevard Etienne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Clémentel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – 63 204 Riom cedex.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AEF4673" w14:textId="2BDE82D8" w:rsidR="00823B0B" w:rsidRDefault="00823B0B">
       <w:r>
         <w:t>Siret :</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> 266 307 867 000 17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DC645E" w14:textId="0BE70E0D" w:rsidR="00823B0B" w:rsidRDefault="00823B0B">
       <w:r>
         <w:t>Représenté par : M. Savale Nicolas – Directeur délégué.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12B2C2" w14:textId="77777777" w:rsidR="00823B0B" w:rsidRDefault="00823B0B"/>
     <w:p w14:paraId="645170F2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
@@ -3319,51 +3328,71 @@
         <w:t>du Groupement Hospitalier des Territoires d'Auvergne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0953A9BC" w14:textId="77777777" w:rsidR="00D91FD9" w:rsidRPr="008862C1" w:rsidRDefault="00D91FD9" w:rsidP="00D91FD9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse : </w:t>
       </w:r>
       <w:r w:rsidRPr="008862C1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">79 boulevard Etienne Clémentel, </w:t>
+        <w:t xml:space="preserve">79 boulevard Etienne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008862C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Clémentel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008862C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Code Postal : </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0583">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -3593,57 +3622,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00616382">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="019AF6AB" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRPr="00616382" w:rsidRDefault="00BB2019" w:rsidP="00BB2019">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00616382">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ref</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB2019" w:rsidRPr="00616382" w14:paraId="61186752" w14:textId="77777777" w:rsidTr="0032105E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59BCCE02" w14:textId="77777777" w:rsidR="00BB2019" w:rsidRPr="00616382" w:rsidRDefault="00BB2019" w:rsidP="00BB2019">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00616382">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4089,75 +4120,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>est éliminée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D175BE2" w14:textId="77777777" w:rsidR="00A93982" w:rsidRDefault="00A93982"/>
     <w:p w14:paraId="731CF1D0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Considérations sociales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3875B578" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67A03711" w14:textId="58F8E7FD" w:rsidR="001313AF" w:rsidRPr="00BB2019" w:rsidRDefault="003D392A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D392A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Le présent marché public comprend la considération sociale suivante : le titulaire devra à l’occasion des rencontres annuelles prévues ci-dessous transmettre à l’acheteur les dispositions mises en place par son entreprise afin de lutter contre toutes les formes de discriminations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="16BF8EA5" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Considérations environnementales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCFFF72" w14:textId="7CA869B2" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -4263,79 +4293,206 @@
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Secret des affaires</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241A8F80" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>L'acheteur se réserve la possibilité de recourir à l'expertise d'un tiers pour l'analyse des offres du présent marché.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FFD906" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
     <w:p w14:paraId="57358582" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Le tiers est tenu à une obligation de confidentialité prévue par le marché dont il est titulaire. En particulier, les candidats sont informés que ce tiers ne peut divulguer les données et informations couvertes par le secret des affaires dont il aurait connaissance pendant la durée d'exécution de ses prestations. Ce tiers a l'obligation de mettre en oeuvre l'ensemble des moyens nécessaires afin de réduire les risques de divulgation, notamment au moyen d'engagements de confidentialité individuels, de cloisonnement organisationnel et de paramétrage des droits d'accès.</w:t>
+        <w:t xml:space="preserve">Le tiers est tenu à une obligation de confidentialité prévue par le marché dont il est titulaire. En particulier, les candidats sont informés que ce tiers ne peut divulguer les données et informations couvertes par le secret des affaires dont il aurait connaissance pendant la durée d'exécution de ses prestations. Ce tiers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'obligation de mettre en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>oeuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'ensemble des moyens nécessaires afin de réduire les risques de divulgation, notamment au moyen d'engagements de confidentialité individuels, de cloisonnement organisationnel et de paramétrage des droits d'accès.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4FAD42" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
-    <w:p w14:paraId="7AB69F6E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
+    <w:p w14:paraId="7AB69F6E" w14:textId="4F57F85E" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Cette obligation ne prend pas fin à l'issue du marché entre l'acheteur et ce tiers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0F32BA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="7CE015D9" w14:textId="349725DE" w:rsidR="00497CBA" w:rsidRDefault="00497CBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D55FD8" w14:textId="77777777" w:rsidR="00497CBA" w:rsidRDefault="00497CBA" w:rsidP="00497CBA"/>
+    <w:p w14:paraId="22CABCF5" w14:textId="23204B23" w:rsidR="00497CBA" w:rsidRDefault="00497CBA" w:rsidP="00497CBA">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497CBA">
+        <w:t>Modalités essentielles de financement et de paiement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491BAA67" w14:textId="6D6BD6AF" w:rsidR="00497CBA" w:rsidRPr="00497CBA" w:rsidRDefault="00497CBA" w:rsidP="00497CBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Les sommes dues au(x) titulaire(s) et au(x) sous-traitant(s) de premier rang éventuel(s) du marché seront payées dans un délai global de 50 jours à compter de la date de réception des factures ou des demandes de paiement équivalente sur les crédits budg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>étaires du Centre Hospitalier de Riom</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00497CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45650F9A" w14:textId="77777777" w:rsidR="00497CBA" w:rsidRPr="00497CBA" w:rsidRDefault="00497CBA" w:rsidP="00497CBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25947B69" w14:textId="51146D26" w:rsidR="00497CBA" w:rsidRDefault="00497CBA" w:rsidP="00497CBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497CBA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>L'attention des candidats est attirée sur le fait que s'ils veulent renoncer aux bénéfices de l'avance prévue au CCAP, ils doivent le préciser à l'acte d'engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302C2C0A" w14:textId="77777777" w:rsidR="00497CBA" w:rsidRDefault="00497CBA"/>
+    <w:p w14:paraId="4B0F32BA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc4"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc4"/>
       <w:r>
         <w:t>INFORMATION DES CANDIDATS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2119D57A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="2119D57A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Contenu des documents de la consultation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771F5CDE" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les documents de la consultation mis à disposition sont les suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093AAFA8" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00D91FD9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -4574,92 +4731,92 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00623CAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00623CAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> fichier de présentation de l’opération</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729BADF8" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="729BADF8" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Principes généraux sur les échanges électroniques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596DE6AC" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="596DE6AC" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Modalités de retrait et de consultation des documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68373DC2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRPr="004F5A15" w:rsidRDefault="00BB2019">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les documents de la consultation sont accessibles uniquement par voie électronique, sur la plate-forme des achats de l'Etat (PLACE) (https://www.marches-publics.gouv.fr/entreprise).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A491D2F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="2A491D2F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Conditions de transmission des plis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F16885" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pour cette consultation, seuls sont autorisés les dépôts électroniques à l'adresse suivante : https://www.marches-publics.gouv.fr/entreprise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354384FE" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -4776,51 +4933,69 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>d'accès au réseau et de recours à la signature électronique sont à la charge de chaque candidat/soumissionnaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D91B24" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les candidats ou les soumissionnaires trouveront dans la rubrique « aide » de PLACE plusieurs documents et informations :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F30D2C" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>- guide utilisateur téléchargeable, précisant les conditions d'utilisations de la plate-forme des achats de l'État, notamment les pré-requis techniques et certificats électroniques ;</w:t>
+        <w:t xml:space="preserve">- guide utilisateur téléchargeable, précisant les conditions d'utilisations de la plate-forme des achats de l'État, notamment les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pré-requis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> techniques et certificats électroniques ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344D0356" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- mode opératoire DUME pour les opérateurs ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0985D67C" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- assistance téléphonique ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E81F729" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
@@ -4945,72 +5120,246 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En cas d'allotissement : L'opérateur économique peut indifféremment répondre de manière séparée pour chaque lot, ou transmettre une réponse pour plusieurs lots par un envoi unique composé de sous-fichiers correspondant chacun à un lot particulier, à condition que l'identification des lots auxquels il est répondu soit possible et sans ambigüité Chaque lot représentant un marché, la règle des plis successifs énoncée à l'article R2151-6 du Code de la commande publique ne s'applique qu'aux plis portant sur un même lot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDC8153" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Présentation des dossiers et format des fichiers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295A457D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Les formats acceptés sont les suivants : .pdf, .doc, .xls, .ppt, .odt , .ods, .odp, ainsi que les formats images .jpg, .png et les documents au format .html.</w:t>
+        <w:t>Les formats acceptés sont les suivants : .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, .doc, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>xls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ppt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>odt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>odp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, ainsi que les formats images .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>jpg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>png</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les documents au format .html.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07289B50" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Le candidat ou le soumissionnaire ne doit pas utiliser de code actif dans sa réponse, tels que :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDB09CE" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>- Formats exécutables, notamment : .exe, .com, .scr</w:t>
-      </w:r>
+        <w:t>- Formats exécutables, notamment : .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>exe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, .com, .</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>scr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5D13F116" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- Macros ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6114BD3F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- ActiveX, Applets, scripts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73ACF512" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
     <w:p w14:paraId="4D42B5EA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
@@ -5316,113 +5665,113 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Antivirus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9ADE3B" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Le candidat ou le soumissionnaire doit s'assurer que les fichiers transmis ne comportent pas de virus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694C7CE2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>La réception de tout fichier contenant un virus entraînera l'irrecevabilité de l'offre. Si un virus est détecté, le pli sera considéré comme n'ayant jamais été reçu et les candidats en sont avertis grâce aux renseignements saisis lors de leur identification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365FE941" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="365FE941" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Echanges électroniques relatifs à la présente consultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188445D2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="188445D2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Date et heure de réception des plis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25774FA6" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Les plis devront être transmis au plus tard </w:t>
       </w:r>
       <w:r w:rsidR="003259B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>à la date et l’heure limites indiquées dans l’avis d’appel public à la concurrence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D375C48" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Seuls peuvent être ouverts les plis qui ont été reçus au plus tard à la date et à l'heure limites mentionnées ci-dessus. Les plis qui sont reçus ou remis après ces date et heure ne sont pas ouverts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDC3335" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les plis et la "copie de sauvegarde" parvenus hors délai sont inscrits au registre des dépôts et sont rejetés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA57E9A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="3DA57E9A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Demandes de renseignements complémentaires et questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F6A7A6" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pendant la phase de consultation, les candidats peuvent faire parvenir leurs questions et les demandes de renseignements complémentaires sur la plate-forme des achats de l'Etat (PLACE) : https://www.marches-publics.gouv.fr.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618A4CA4" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
@@ -5457,51 +5806,51 @@
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) sont transmises aux opérateurs économiques au plus tard </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91FD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6 jours</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> avant la date limite de réception des offres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AB1868" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="11AB1868" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Modification des documents de la consultation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD405AD" w14:textId="41ECB990" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Des modifications peuvent être apportées</w:t>
       </w:r>
       <w:r w:rsidR="00F76DCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -5540,109 +5889,109 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> avant la date limite de réception des offres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEAAB05" w14:textId="319790CC" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les modifications sont communiquées aux seuls opérateurs économiques dûment identifiés lors du retrait des documents de la consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28AFAB52" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les candidats devront répondre sur la base du dernier dossier modifié. Dans le cas où un candidat aurait remis une offre avant les modifications, il pourra en remettre une nouvelle sur la base du dernier dossier modifié, avant la date et heure limites de dépôt des offres.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764C2DB8" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="764C2DB8" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Prolongation du délai de réception des offres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6382F03D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Lorsqu'une réponse nécessaire à l'élaboration de l'offre n'est pas fournie 6 jours avant la date limite de réception des offres, ou en en cas de modifications importantes des documents de la consultation, le délai de réception des offres est reporté proportionnellement à l'importance des modifications apportées et dans les conditions prévues à l'article R.2151-4 du code de la commande publique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314752DD" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="314752DD" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Visite sur site</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1842C80C" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sans objet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55012D14" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="55012D14" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc5"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc5"/>
       <w:r>
         <w:t>CANDIDATURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="292B455D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="292B455D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Précisions concernant les groupements d'opérateurs économiques et la sous-traitance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C10C63E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Un service de bourse à la cotraitance est proposé sur le portail « entreprises » du profil d'acheteur de l'Etat (Plateforme des achats de l'Etat : PLACE) utilisé par les ministères et les établissements publics d'Etat. Ce service entend faciliter les contacts des entreprises entre elles qui souhaitent répondre à des marchés publics de manière groupée sous la forme d'un groupement d'opérateurs économiques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9220FA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -5708,51 +6057,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>La présente consultation est concernée par une mesure de sanction relevant de l'instrument relatif aux marchés publics internationaux (IMPI).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEE4755" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Si le candidat souhaite déclarer un ou plusieurs sous-traitant(s) au stade de la candidature, son attention est attirée sur le fait qu'il lui sera interdit de sous-traiter plus de 50 % de la valeur totale du marché à des opérateurs économiques originaires d'un pays tiers faisant l'objet d'une mesure relevant de l'IMPI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22337A39" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dans l'hypothèse où le candidat présenterait des actes de sous-traitance dans lesquels plus de 50 % du montant total du marché serait sous-traité à des opérateurs économiques originaires d'un pays tiers faisant l'objet d'une mesure relevant de l'IMPI, une régularisation de la candidature pourra être demandée par l'acheteur. Sans objet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE49761" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="2BE49761" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Motifs d'exclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B902054" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Conformément aux dispositions du code de la commande publique relatives aux exclusions de plein droit et aux exclusions à l'appréciation de l'acheteur, les personnes se trouvant dans un des cas d'exclusion sont exclues de la procédure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63352A47" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -5796,51 +6145,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Lorsque le motif d'exclusion de la procédure de passation concerne un des membres du groupement, l'acheteur exige son remplacement par une personne qui ne fait pas l'objet d'un motif d'exclusion dans un délai de dix jours à compter de la réception de cette demande par le mandataire du groupement. A défaut, le groupement est exclu de la procédure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D69756D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les personnes à l'encontre desquelles il existe un motif d'exclusion ne peuvent être acceptées en tant que sous-traitant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CAABF1" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Lorsque le sous-traitant à l'encontre duquel il existe un motif d'exclusion est présenté au stade de la candidature, l'acheteur exige son remplacement par une personne qui ne fait pas l'objet d'un motif d'exclusion, dans un délai de dix jours à compter de la réception de cette demande par le candidat. A défaut, le candidat est exclu de la procédure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4733121E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="4733121E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Présentation de la candidature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4AF360" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Une même personne ne peut représenter plus d'un candidat pour un même marché.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6761A0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -5895,51 +6244,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Si l'entreprise candidate à plusieurs lots, elle peut remettre un dossier de candidature unique à condition de présenter, dans des sous-dossiers distincts, ses capacités professionnelles, techniques et financières lot par lot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C56AF36" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dans le cas d'une candidature d'un groupement d'opérateurs économiques, chaque membre du groupement doit fournir l'ensemble des documents et renseignements attestant de ses capacités juridiques, professionnelles, techniques et financières. L'appréciation des capacités du groupement est globale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748C5EFD" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les candidats ont le choix de présenter leur candidature : sous forme de document unique de marché européen électronique (DUME) en utilisant le service DUME ou le service exposé de PLACE sous forme de candidature standard en utilisant les formulaires DC1 et DC2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48250ED7" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="48250ED7" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Candidature sous forme de DUME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B71C8E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les candidats peuvent présenter leur candidature en renseignant le formulaire DUME accessible :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCF543F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -5974,74 +6323,92 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Des renseignements complémentaires au sujet du DUME électronique sont disponibles à l'adresse URL suivante : https://communaute.chorus-pro.gouv.fr/pour-les-entreprises/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3405EE44" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Si le groupement d'opérateurs économiques présente sa candidature sous la forme du DUME, chacun des membres du groupement doit fournir un DUME distinct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6292778D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si le candidat s'appuie sur un ou des sous-traitants ou d'autres opérateurs pour faire acte de candidature, il renseigne la partie II-C du DUME électronique et fournit pour chacun de ces sous-traitants un DUME électronique distinct par le sous-traitant et contenant les informations des sections  A et B de la partie II ainsi que celles de la partie III et, le cas échéant, les parties IV et V. </w:t>
+        <w:t xml:space="preserve">Si le candidat s'appuie sur un ou des sous-traitants ou d'autres opérateurs pour faire acte de candidature, il renseigne la partie II-C du DUME électronique et fournit pour chacun de ces sous-traitants un DUME électronique distinct par le sous-traitant et contenant les informations des </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>sections  A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et B de la partie II ainsi que celles de la partie III et, le cas échéant, les parties IV et V. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280135B0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Le candidat remet également l'imprimé DC 4 (Déclaration de sous-traitance, https://www.economie.gouv.fr/daj/formulaires-mise-a-jour-formulaire-declaration-sous-traitance-dans-marches-publics) dûment rempli par le sous-traitant et le candidat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51757621" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Si le candidat ne s'appuie pas sur de la sous-traitance pour faire acte de candidature mais qu'il a l'intention de sous-traiter une part du marché, il renseigne la partie II-D du DUME électronique et fournit les informations figurant dans les parties II-A et B et III pour chacun de ces sous-traitants et remet un imprimé DC 4 (Déclaration de sous-traitance) dûment rempli par le candidat et le sous-traitant si ce dernier est connu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2241BDFC" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="2241BDFC" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Candidature sous forme de DC1 et DC2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2238E6" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Les candidats transmettent les renseignements suivants : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEDACEA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -6059,113 +6426,113 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- Déclaration du candidat ou formulaire DC2 (téléchargeable à partir du lien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC68F1B" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.economie.gouv.fr/daj/formulaires-declaration-du-candidat), ou équivalent, dûment rempli et daté; en cas de candidature groupée, le DC2 est rempli par chaque membre du groupement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226D0BFA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dans le cas d'un groupement d'opérateurs économiques, les candidats transmettent les renseignements suivants des formulaires DC1 et DC2 : Le formulaire DC1 sera complété pour chaque membre du groupement ; Le formulaire DC2 est rempli par chaque membre du groupement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C713163" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="4C713163" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Niveaux minimaux de participation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D808C51" w14:textId="77777777" w:rsidR="001524CF" w:rsidRPr="00B74475" w:rsidRDefault="00BB2019">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>L'acheteur n'impose pas aux candidats de niveaux minimums de capacité.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3793C1BD" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="3793C1BD" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Tâches essentielles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7C3FFC" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>L'acheteur n'exige pas que certaines tâches soient effectuées par l'un des membres du groupement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAF7599" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>L'acheteur n'exige pas que certaines tâches essentielles soient effectuées directement par le titulaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253F3A43" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="253F3A43" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Examen des candidatures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1248399D" w14:textId="2D0D1A49" w:rsidR="00F76DCF" w:rsidRDefault="00F76DCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0793F857" w14:textId="76BED6ED" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6218,51 +6585,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ce délai est précisé avec la demande de complément.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA2FDAE" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les candidatures incomplètes ou demeurées incomplètes à la suite d'une demande de compléments sont éliminées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EAA7AC" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">L'acheteur n'a pas fixé de minimums de capacité comme condition de participation : les candidatures qui ne justifient pas de l'aptitude professionnelle ou qui ne disposent manifestement pas des capacités professionnelles, techniques ou financières suffisantes demandées pour cette consultation sont éliminées. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732F3272" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="732F3272" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Vérification des conditions de participation : liste des documents justificatifs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AF2BC2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les candidats ne sont pas tenus de fournir les documents justificatifs lorsque l'acheteur peut les obtenir :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2EA47D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -6687,51 +7054,69 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FB473D3" w14:textId="77777777" w:rsidR="00E943FB" w:rsidRPr="00E943FB" w:rsidRDefault="00E943FB" w:rsidP="00E943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E943FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les intermédiaires d’assurance devront présenter des attestations d’assurance et de garanties financières conformes aux dispositions du livre V, titre 1 du Code des assurances relatif à l’intermédiation en assurance. ainsi que leur attestation d'inscription ORIAS en application de l'article L 512-1 du code des assurances </w:t>
+              <w:t xml:space="preserve">Les intermédiaires d’assurance devront présenter des attestations d’assurance et de garanties financières conformes aux dispositions du livre V, titre 1 du Code </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E943FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>des assurances relatif</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E943FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à l’intermédiation en assurance. ainsi que leur attestation d'inscription ORIAS en application de l'article L 512-1 du code des assurances </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68CC1A40" w14:textId="77777777" w:rsidR="00E943FB" w:rsidRPr="00E943FB" w:rsidRDefault="00E943FB" w:rsidP="00E943FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -7762,106 +8147,106 @@
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
       <w:r w:rsidRPr="00616382">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570A2646" w14:textId="77777777" w:rsidR="00E943FB" w:rsidRPr="00E943FB" w:rsidRDefault="00E943FB" w:rsidP="00E943FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="744237CC" w14:textId="6E2CDFAE" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En application des dispositions de R.2144-4 du code de la commande publique, l'acheteur n'exige que du seul soumissionnaire auquel il est envisagé d'attribuer le marché public qu'il justifie ne pas se trouver dans un des cas des motifs d'exclusion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6373B0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="2B6373B0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc14"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc14"/>
       <w:r>
         <w:t>Dispositions spéciales relatives à l'IMPI</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="2159F40A" w14:textId="77777777" w:rsidR="0008450D" w:rsidRDefault="0008450D" w:rsidP="0008450D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sans objet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F3F9F4" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C8C2B5" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="34C8C2B5" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc6"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc6"/>
       <w:r>
         <w:t>OFFRE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="14E27505" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="14E27505" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Présentation de l'offre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAFFD6F" w14:textId="77777777" w:rsidR="0008450D" w:rsidRDefault="00BB2019">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -8497,52 +8882,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D10F66D" w14:textId="2F3B574F" w:rsidR="00A87D38" w:rsidRPr="00616382" w:rsidRDefault="00A87D38" w:rsidP="00A87D38">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15995162" w14:textId="77777777" w:rsidR="00A87D38" w:rsidRDefault="00A87D38">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="1789B29F" w14:textId="77777777" w:rsidR="00A87D38" w:rsidRPr="00616382" w:rsidRDefault="00A87D38" w:rsidP="00A87D38">
       <w:pPr>
         <w:pStyle w:val="ParagrapheIndent2"/>
         <w:spacing w:after="240" w:line="253" w:lineRule="exact"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00616382">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L'offre, qu'elle soit présentée par une seule entreprise ou par un groupement, devra indiquer tous les sous-traitants connus lors de son dépôt. Elle devra également indiquer les prestations dont la sous-traitance est envisagée, la dénomination et la qualité des sous-traitants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143EB829" w14:textId="77777777" w:rsidR="00A87D38" w:rsidRDefault="00A87D38">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -8570,51 +8953,51 @@
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>sera</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0EF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> considérée comme inacceptable.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="002B32EE" w14:textId="77777777" w:rsidR="006F0EF7" w:rsidRDefault="006F0EF7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="144D974D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="144D974D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Examen des offres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB21958" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r w:rsidRPr="00623CAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les offres inappropriées, irrégulières ou inacceptables, sont éliminées.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -8662,51 +9045,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Cette demande ne peut ni</w:t>
       </w:r>
       <w:r w:rsidR="00050C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>aboutir à une négociation ni à une modification de l'offre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3E9920" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="4A3E9920" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Critères d'attribution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8500" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -9900,51 +10283,51 @@
               <w:pStyle w:val="Table"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62402D3B" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
-    <w:p w14:paraId="53141A15" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="53141A15" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Méthode de notation des offres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453975D0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Méthode de notation du critère technique :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486992C4" w14:textId="40E76092" w:rsidR="00D91F83" w:rsidRDefault="00D91F83">
       <w:pPr>
         <w:rPr>
@@ -11357,51 +11740,51 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D91FD9">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note Finale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76443E35" w14:textId="77777777" w:rsidR="00D91F83" w:rsidRDefault="00D91F83">
       <w:r w:rsidRPr="00D91F83">
         <w:t>Chaque candidat se verra attribuer une note globale sur /100 (arrondie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> à 2 chiffres après la virgule) résultant de l’addition des notes qu’il a obtenu sur chacun des critères.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732DAF2A" w14:textId="77777777" w:rsidR="0026577C" w:rsidRDefault="0026577C" w:rsidP="0026577C"/>
     <w:p w14:paraId="3313767C" w14:textId="3AA5DD86" w:rsidR="00D91F83" w:rsidRDefault="0026577C" w:rsidP="0026577C">
       <w:r>
         <w:t>Dans le cas où des erreurs purement matérielles (de multiplication, d'addition ou de report) seraient constatées dans l'offre du candidat, l'entreprise sera invitée à confirmer l'offre rectifiée ; en cas de refus, son offre sera éliminée comme non cohérente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB53703" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="0CB53703" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="OLE_LINK45"/>
       <w:r>
         <w:t>Durée de validité des offres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0C17E7" w14:textId="1098BFFB" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r w:rsidRPr="00623CAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Les offres sont valables </w:t>
       </w:r>
       <w:r w:rsidR="0026577C" w:rsidRPr="00623CAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -11419,107 +11802,107 @@
         </w:rPr>
         <w:t>En tant que de besoin, l'acheteur peut solliciter des candidats ou des soumissionnaires la prorogation du délai de validité des offres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D698D3" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pour ce faire il transmet, pour accord, sa demande à l'ensemble des candidats ou soumissionnaires via la plateforme PLACE. La demande précise la durée de prorogation de la validité des offres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B1C147" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Si le candidat ou le soumissionnaire n'accepte pas de maintenir son offre, l'acheteur poursuit la procédure avec les seuls candidats ou soumissionnaires ayant accepté la prorogation du délai de validité de leur offre.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="1650868E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="1650868E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Echantillons</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A46AD2F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Sans objet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746EB55E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="746EB55E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc7"/>
       <w:r>
         <w:t>ATTRIBUTION DU MARCHE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5630DA6C" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Le marché est attribué au soumissionnaire dont l'offre est économiquement la plus avantageuse, au regard des critères d'attribution énoncés dans le présent règlement de la consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B384411" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les soumissionnaires évincés sont informés du rejet de leur offre dans les conditions fixées aux articles à l'article R.2181-1 et suivants du code de la commande publique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28980A0F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="28980A0F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Vérification des motifs d'exclusion : transmission des moyens de preuve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC698AB" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Le soumissionnaire auquel il est envisagé d'attribuer le marché public n'est pas tenu de fournir les moyens de preuves que l'acheteur peut obtenir:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDBD34E" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -11631,73 +12014,93 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Lorsque le soumissionnaire est établi en France :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pour les entreprises en cours d'inscription - un récépissé de dépôt de déclaration auprès d'un centre de formalités des entreprises (CFE); Le cas échéant, dans le cas où elles ne sont pas disponibles sur PLACE, le(s) certificat(s) délivré(s) par les administrations et organismes compétents suivant(s) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145EB42C" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
     <w:p w14:paraId="1032B95B" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>certificat de conformité aux obligations fiscales (au titre de l'impôt sur le revenu, de l'impôt sur les sociétés et/ou de la taxe sur la valeur ajoutée (TVA)</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>certificat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de conformité aux obligations fiscales (au titre de l'impôt sur le revenu, de l'impôt sur les sociétés et/ou de la taxe sur la valeur ajoutée (TVA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FD8279" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>certificat de l'article L. 243-15 du code de la sécurité sociale, connu sous le nom d'attestation de vigilance</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>certificat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'article L. 243-15 du code de la sécurité sociale, connu sous le nom d'attestation de vigilance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C9EBFB" w14:textId="77777777" w:rsidR="0026577C" w:rsidRPr="00D91FD9" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -11871,93 +12274,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> : Lorsque les autorités compétentes du pays d'origine ou d'établissement du soumissionnaire ne délivrent pas les moyens de preuve ou si les documents délivrés ne mentionnent pas tous les cas d'interdiction de soumissionner, le soumissionnaire peut fournir une déclaration sous serment, ou dans les pays où une telle procédure n'existe pas, par une déclaration solennelle faite par l'intéressé devant une autorité judiciaire ou administrative, un notaire ou un organisme professionnel qualifié de pays d'origine ou d'établissement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22118CE6" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Motif d'exclusion lié au non-respect de l'obligation des entreprises d'établir un bilan de leurs émissions de gaz à effet de serre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16571F29" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les soumissionnaires présentent, à la demande de l'acheteur, leur bilan des émissions de gaz à effet de serre (BEGES) établi conformément à l'article L.229-25 du Code de l'environnement. En l'absence de présentation de celui-ci dans le délai fixé par l'acheteur, l'acheteur se réserve le droit d'exclure le(s) soumissionnaire(s) concerné(s) de la procédure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275325F0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="275325F0" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Interdiction d'attribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE32AF3" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Est exclu de la procédure tout candidat auquel l'acheteur ne peut attribuer le contrat, en application d'une interdiction émanant d'un texte d'applicabilité directe (accords internationaux, règlement européen...)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F3800D" w14:textId="7DBE8B64" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="14F3800D" w14:textId="7DBE8B64" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Mise au point</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F66940" w14:textId="2501EA9C" w:rsidR="00623CAF" w:rsidRPr="00623CAF" w:rsidRDefault="00211D41" w:rsidP="00623CAF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00211D41">
         <w:t>Le cas échéant, l’Acheteur rencontrera le titulaire pressenti afin d’apporter des précisions au contrat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55277F49" w14:textId="661CBFC7" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="55277F49" w14:textId="661CBFC7" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Signature du marché</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674AE9C3" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Le marché est signé électroniquement par le soumissionnaire retenu au moyen de l'acte d'engagement </w:t>
       </w:r>
       <w:r w:rsidR="00BB5265">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -11969,85 +12372,85 @@
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF6BA4D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>La signature électronique doit respecter les exigences prévues à l'article "MODALITES DE SIGNATURE E</w:t>
       </w:r>
       <w:r w:rsidR="00BB5265">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">LECTRONIQUE" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7755FB5A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="7755FB5A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc8"/>
       <w:r>
         <w:t>LANGUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="3898B4AA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les documents et informations doivent être rédigés en langue française ou, à défaut, être accompagnées d'une traduction en français.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5557B918" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En cas de candidature sous forme de DUME, ce dernier doit être rédigé en français.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2164B7AB" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="2164B7AB" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc9"/>
       <w:r>
         <w:t>CONTENTIEUX</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2FE6EED1" w14:textId="77777777" w:rsidR="006D7E2B" w:rsidRDefault="006D7E2B" w:rsidP="00BB5265">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49649DA5" w14:textId="77777777" w:rsidR="00BB5265" w:rsidRPr="00BB5265" w:rsidRDefault="00BB2019" w:rsidP="00BB5265">
       <w:pPr>
@@ -12205,51 +12608,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>pré-contractuel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB5265">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> prévu aux articles L.551-1 à L.551-12 du Code de justice administrative (CJA), et pouvant être exercé avant la signature du contrat. Référé contractuel prévu aux articles L.551-13 à L.551-23 du CJA, et pouvant être exercé dans les délais prévus à l'article R. 551-7 du CJA. Recours de pleine juridiction ouvert aux tiers justifiant d'un intérêt lésé, et pouvant être exercé dans les deux mois suivant la date à laquelle la conclusion du contrat est rendue publique.</w:t>
       </w:r>
       <w:r w:rsidR="00BB2019">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A80C33A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="7A80C33A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc10"/>
       <w:r>
         <w:t>MODALITES DE SIGNATURE ELECTRONIQUE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="38CE90E4" w14:textId="2F33382F" w:rsidR="001524CF" w:rsidRDefault="002221E1">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">La signature s'effectue </w:t>
       </w:r>
       <w:r w:rsidR="00BB2019">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -12264,51 +12667,69 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Chaque document à signer doit être signé individuellement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7A8B00" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Un dossier compressé signé ne vaut pas signature des documents qu'il contient. Quel que soit le format du dossier compressé, chaque document pour lequel une signature est requise doit être signé séparément.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E337011" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Des renseignements complémentaires au sujet de la signature électroniques peuvent être obtenus :</w:t>
+        <w:t xml:space="preserve">Des renseignements complémentaires au sujet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>de la signature électroniques</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peuvent être obtenus :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565F19C3" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- dans PLACE (guide d'utilisation- utilisateur entreprise) ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196C22A9" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- dans le guide « très pratique » sur la dématérialisation des marchés public (version opérateurs économiques) disponible sur le site internet de la Direction des Affaires juridiques des ministères économiques et financiers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647A788C" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
@@ -12324,282 +12745,457 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1. au certificat de signature électronique;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BAF46A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2. à l'outil de signature électronique (appelé aussi « dispositif de création de signature électronique »)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463F5808" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>La signature électronique doit reposer sur un certificat qualifié, conforme au Règlement (UE) n° 910/2014 du Parlement européen et du Conseil du 23 juillet 2014 sur l'identification électronique et les services de confiance pour les transactions électroniques au sein du marché intérieur (eIDAS).</w:t>
+        <w:t>La signature électronique doit reposer sur un certificat qualifié, conforme au Règlement (UE) n° 910/2014 du Parlement européen et du Conseil du 23 juillet 2014 sur l'identification électronique et les services de confiance pour les transactions électroniques au sein du marché intérieur (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0720F65D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Sont autorisées :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1697FDE4" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- la signature électronique avancée avec certificat qualifié (niveau 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF3DED4" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- la signature électronique qualifiée (niveau 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B86467" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
     <w:p w14:paraId="21F080C9" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>1er cas : certificat qualifié délivré par un prestataire de service de confiance qualifié et répondant aux exigences du règlement européen eIDAS</w:t>
-      </w:r>
+        <w:t xml:space="preserve">1er cas : certificat qualifié délivré par un prestataire de service de confiance qualifié et répondant aux exigences du règlement européen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22896FCB" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Un prestataire de service de confiance qualifié est un prestataire qui fournit un ou des services de confiance qualifiés et a obtenu le statut qualifié del'organe chargé du contrôle (article 3.20 du règlement eIDAS). Des listes de prestataires de confiance sont disponibles :</w:t>
+        <w:t xml:space="preserve">Un prestataire de service de confiance qualifié est un prestataire qui fournit un ou des services de confiance qualifiés et a obtenu le statut qualifié </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>del'organe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chargé du contrôle (article 3.20 du règlement </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). Des listes de prestataires de confiance sont disponibles :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D92913F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- sur le site de l'Agence nationale de la sécurité des systèmes d'information (ANSSI)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADAD0D6" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>- sur le site de la commission européenne : https://ec.europa.eu/digital-single-market/en/news/cef-esignature-trusted-list-browser-now-available)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478A8F5D" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Lorsque le signataire utilise un certificat délivré par un prestataire de service de confiance qualifié répondant aux exigences du règlement européen eIDAS et l'outil de création de signature électronique proposé par le profil d'acheteur de l'acheteur, aucun justificatif n'est à fournir sur la procédure de vérification de la signature électronique.</w:t>
+        <w:t xml:space="preserve">Lorsque le signataire utilise un certificat délivré par un prestataire de service de confiance qualifié répondant aux exigences du règlement européen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et l'outil de création de signature électronique proposé par le profil d'acheteur de l'acheteur, aucun justificatif n'est à fournir sur la procédure de vérification de la signature électronique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AAB2A9" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
     <w:p w14:paraId="1494C900" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>2ème cas : certificat délivré par une autorité de certification, française ou étrangère, qui répond aux exigences équivalentes du règlement européen eIDAS et notamment celles de son annexe I.</w:t>
+        <w:t xml:space="preserve">2ème cas : certificat délivré par une autorité de certification, française ou étrangère, qui répond aux exigences équivalentes du règlement européen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et notamment celles de son annexe I.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEFC30B" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Le signataire remet lors du dépôt du document signé le mode d'emploi et tous les éléments nécessaires permettant de procéder gratuitement à la vérification de la validité de la signature électronique, conformément à l'article 5 de l'arrêté du 22 mars 2019 relatif à la signature électronique des contrats de la commande publique, notamment, le cas échéant, une notice d'explication en français.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1A3FC2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
     <w:p w14:paraId="490CC93F" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Les frais éventuels d'acquisition du certificat de signature sont à la charge des candidats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A915294" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Un certificat qualifié de signature électronique délivré en en application de l'arrêté du 15 juin 2012 relatif à la signature électronique dans les marchés publics (certificat conforme au référentiel général de sécurité « RGS ») reste utilisable jusqu'au terme de sa validité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04199F55" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Exigences relatives à l'outil de signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66022FC2" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Le signataire utilise l'outil de signature électronique de son choix (logiciel, service en ligne à l'instar du profil d'acheteur de l'acheteur, parapheur électronique, etc.) pour apposer la signature avec le certificat utilisé. L'outil est conforme aux formats réglementaires (XAdES, CAdES ou PAdES) et doit produire des jetons de signature.</w:t>
+        <w:t>Le signataire utilise l'outil de signature électronique de son choix (logiciel, service en ligne à l'instar du profil d'acheteur de l'acheteur, parapheur électronique, etc.) pour apposer la signature avec le certificat utilisé. L'outil est conforme aux formats réglementaires (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>XAdES</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>CAdES</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>PAdES</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>) et doit produire des jetons de signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEF01EF" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>S'il utilise un autre outil de signature que celui du profil d'acheteur, cet outil doit être conforme aux exigences du règlement européen eIDAS et notamment celles fixées à son annexe II. Le signataire doit transmettre le mode d'emploi permettant à l'acheteur de procéder aux vérifications nécessaires.</w:t>
+        <w:t xml:space="preserve">S'il utilise un autre outil de signature que celui du profil d'acheteur, cet outil doit être conforme aux exigences du règlement européen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et notamment celles fixées à son annexe II. Le signataire doit transmettre le mode d'emploi permettant à l'acheteur de procéder aux vérifications nécessaires.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782A3391" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Quels que soient l'outil utilisé, celui-ci ne doit ni modifier le document signé ni porter atteinte à son intégrité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06094AB9" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Le signataire, titulaire du certificat de signature, doit avoir le pouvoir d'engager la société. Il peut s'agir soit du représentant légal de la société soit d'une personne qui dispose d'une délégation de signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D84573A" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dans la situation d'un groupement d'opérateurs économiques, soit tous les membres du groupement signent, soit le mandataire qui doit justifier des habilitations nécessaires pour représenter les autres membres du groupement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49131281" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[Inclure texte à champ libre]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB9AECF" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="7BB9AECF" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc11"/>
       <w:r>
         <w:t>AMENAGEMENTS EN CAS DE MENACE SANITAIRE GRAVE APPELANT DES MESURES D'URGENCE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1D743423" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00BB5265">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de menace sanitaire grave appelant des mesures d'urgence déclarée en cours de consultation, l'acheteur peut aménager certaines modalités de mise en concurrence dans le respect des principes fondamentaux de la commande publique et après information des candidats ou soumissionnaires dans les meilleurs délais. L'acheteur s'assure également de leur possibilité de poursuivre la procédure selon les nouvelles modalités fixées. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E00DCCA" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="001524CF"/>
-    <w:p w14:paraId="5222DC17" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00311C1B">
+    <w:p w14:paraId="5222DC17" w14:textId="77777777" w:rsidR="001524CF" w:rsidRDefault="00BB2019" w:rsidP="00497CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc12"/>
       <w:r>
         <w:t>ANNEXES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="1E624CBA" w14:textId="39F65271" w:rsidR="001524CF" w:rsidRDefault="00BB2019">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -12656,78 +13252,78 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2657D12E" w14:textId="77777777" w:rsidR="00BB5EC2" w:rsidRDefault="00BB5EC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
-    <w:altName w:val="@Klee One"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Gras">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -12739,109 +13335,109 @@
   </w:font>
   <w:font w:name="simsun, 宋体">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="231AEC2D" w14:textId="3A160562" w:rsidR="00BB5EC2" w:rsidRDefault="00BB5EC2">
+  <w:p w14:paraId="231AEC2D" w14:textId="799292C5" w:rsidR="00BB5EC2" w:rsidRDefault="00BB5EC2">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00E059C1">
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>RC_Prestations</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00E059C1">
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve"> d’Assurances Construction Applicables à l’Opération </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>de Construction du Nouvel EHAPD du CH de RIOM</w:t>
     </w:r>
     <w:r w:rsidRPr="00E059C1">
       <w:rPr>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008D3F52">
+    <w:r w:rsidR="00497CBA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES ">
-      <w:r w:rsidR="008D3F52">
+      <w:r w:rsidR="00497CBA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2000CAD4" w14:textId="77777777" w:rsidR="00BB5EC2" w:rsidRDefault="00BB5EC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="00A6DC23" w14:textId="77777777" w:rsidR="00BB5EC2" w:rsidRDefault="00BB5EC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -12970,50 +13566,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11907" w:hanging="1701"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DE865A52">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13608" w:hanging="1701"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4E94D662">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="15309" w:hanging="1701"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18484523"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6F6A57C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Article %1 - "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="283"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="283"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="283"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="283"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="283"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="194D5E7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90687F6E"/>
     <w:styleLink w:val="RTFNum3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="RTFNum3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -13084,51 +13766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AE04193"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA2A0554"/>
     <w:styleLink w:val="Outline"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="Article %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13180,51 +13862,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="231D372D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7D2E148"/>
     <w:styleLink w:val="Numbering4"/>
     <w:lvl w:ilvl="0" w:tplc="14D211C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Numbering4"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7E64349E">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
@@ -13277,51 +13959,51 @@
       <w:pPr>
         <w:ind w:left="1984" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9EC8D9C6">
       <w:start w:val="8"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3ECED734">
       <w:start w:val="9"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2551" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="387B7B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAE8E242"/>
     <w:styleLink w:val="List1"/>
     <w:lvl w:ilvl="0" w:tplc="7E285DA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="List1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E8DE4034">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="284"/>
       </w:pPr>
@@ -13392,51 +14074,51 @@
     <w:lvl w:ilvl="7" w:tplc="07022D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="247CF21C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF7736A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D11A5552"/>
     <w:styleLink w:val="Numbering5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numbering5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="624" w:hanging="369"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="3"/>
@@ -13498,51 +14180,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2030" w:hanging="224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2254" w:hanging="224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="405371AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEC02FA2"/>
     <w:lvl w:ilvl="0" w:tplc="A9A0EF2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="38207CB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13570,51 +14252,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3724BD18">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="EA6A8BF0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F26A58B4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="58C04CFC">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="494515FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE8C1366"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13683,51 +14365,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58CA1506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="930CA756"/>
     <w:styleLink w:val="RTFNum2"/>
     <w:lvl w:ilvl="0" w:tplc="325A2052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="RTFNum2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="74905292">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -13798,51 +14480,51 @@
     <w:lvl w:ilvl="7" w:tplc="64FA24BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E2F21BE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A827A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA4C9EC8"/>
     <w:styleLink w:val="Liste21"/>
     <w:lvl w:ilvl="0" w:tplc="FF2613CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liste21"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="170" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="13424BB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="340"/>
       </w:pPr>
@@ -13913,51 +14595,51 @@
     <w:lvl w:ilvl="7" w:tplc="40B24474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1361" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6108D820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1531" w:hanging="170"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE65735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9C47378"/>
     <w:styleLink w:val="Liste41"/>
     <w:lvl w:ilvl="0" w:tplc="5694E804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liste41"/>
       <w:lvlText w:val="➢"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9DBA9252">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
@@ -14028,51 +14710,51 @@
     <w:lvl w:ilvl="7" w:tplc="15B04EB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5BD8DA7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EFF3064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="336288C6"/>
     <w:styleLink w:val="Numbering11"/>
     <w:lvl w:ilvl="0" w:tplc="84BED634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numbering11"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3A6CBCAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="86365D00">
       <w:start w:val="1"/>
@@ -14116,51 +14798,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1984" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4CE8B514">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3C62CCB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2551" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61763573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60FE822E"/>
     <w:styleLink w:val="Liste31"/>
     <w:lvl w:ilvl="0" w:tplc="B5A4C542">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liste31"/>
       <w:lvlText w:val="☑"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="224" w:hanging="224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="191826F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="448" w:hanging="224"/>
       </w:pPr>
@@ -14231,51 +14913,51 @@
     <w:lvl w:ilvl="7" w:tplc="98822560">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="448" w:hanging="224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2334C50E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☑"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="224" w:hanging="224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C4E2C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45925F52"/>
     <w:styleLink w:val="Liste51"/>
     <w:lvl w:ilvl="0" w:tplc="2832717C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Liste51"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="016CEEC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
@@ -14346,51 +15028,51 @@
     <w:lvl w:ilvl="7" w:tplc="6F605720">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1814" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF529F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2041" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74D432FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BF2241C"/>
     <w:styleLink w:val="RTFNum4"/>
     <w:lvl w:ilvl="0" w:tplc="99F2590A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="RTFNum4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4D460778">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14463,51 +15145,51 @@
     <w:lvl w:ilvl="7" w:tplc="56EAE138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BC9E8DA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CAD4AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ECC42E6"/>
     <w:styleLink w:val="Numbering2"/>
     <w:lvl w:ilvl="0" w:tplc="D1C62F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numbering2"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB36F6B6">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="566" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="63F62FE0">
       <w:start w:val="3"/>
@@ -14551,51 +15233,51 @@
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5017" w:hanging="1304"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6B4263E8">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6491" w:hanging="1474"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C561002">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8079" w:hanging="1588"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F59602A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6F6A57C"/>
     <w:styleLink w:val="811"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Article %1 - "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2 "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -14639,105 +15321,108 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="706"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
@@ -14754,94 +15439,97 @@
     <w:rsid w:val="00065640"/>
     <w:rsid w:val="0008450D"/>
     <w:rsid w:val="000A3D33"/>
     <w:rsid w:val="000B5695"/>
     <w:rsid w:val="000B5A0A"/>
     <w:rsid w:val="000C3BE7"/>
     <w:rsid w:val="000C69D7"/>
     <w:rsid w:val="000F06FE"/>
     <w:rsid w:val="001313AF"/>
     <w:rsid w:val="001524CF"/>
     <w:rsid w:val="001E47F2"/>
     <w:rsid w:val="00211D41"/>
     <w:rsid w:val="002221E1"/>
     <w:rsid w:val="00243E95"/>
     <w:rsid w:val="0026577C"/>
     <w:rsid w:val="002853B8"/>
     <w:rsid w:val="002B509D"/>
     <w:rsid w:val="002D0972"/>
     <w:rsid w:val="002E1590"/>
     <w:rsid w:val="00307761"/>
     <w:rsid w:val="00311C1B"/>
     <w:rsid w:val="0032105E"/>
     <w:rsid w:val="003259B3"/>
     <w:rsid w:val="0039660B"/>
     <w:rsid w:val="003B2E67"/>
+    <w:rsid w:val="003D392A"/>
     <w:rsid w:val="003E1106"/>
     <w:rsid w:val="00406227"/>
     <w:rsid w:val="00446C52"/>
+    <w:rsid w:val="00497CBA"/>
     <w:rsid w:val="004A5B55"/>
     <w:rsid w:val="004C06A2"/>
     <w:rsid w:val="004F5A15"/>
     <w:rsid w:val="005334D1"/>
     <w:rsid w:val="00551DEA"/>
     <w:rsid w:val="00584196"/>
     <w:rsid w:val="005B09D3"/>
     <w:rsid w:val="005D3C08"/>
     <w:rsid w:val="005F635D"/>
     <w:rsid w:val="00623CAF"/>
     <w:rsid w:val="00661576"/>
     <w:rsid w:val="006D3103"/>
     <w:rsid w:val="006D7E2B"/>
     <w:rsid w:val="006F0EF7"/>
     <w:rsid w:val="006F7ABE"/>
     <w:rsid w:val="00735148"/>
     <w:rsid w:val="007810C4"/>
     <w:rsid w:val="0078169C"/>
     <w:rsid w:val="007D5342"/>
     <w:rsid w:val="00823B0B"/>
     <w:rsid w:val="00844140"/>
     <w:rsid w:val="0086174A"/>
     <w:rsid w:val="00887466"/>
     <w:rsid w:val="008A41B3"/>
     <w:rsid w:val="008A631E"/>
     <w:rsid w:val="008D3F52"/>
     <w:rsid w:val="008D7C0D"/>
     <w:rsid w:val="00900533"/>
     <w:rsid w:val="00970EE1"/>
     <w:rsid w:val="009C2D88"/>
     <w:rsid w:val="009E0A6C"/>
     <w:rsid w:val="009E2383"/>
     <w:rsid w:val="00A3234C"/>
     <w:rsid w:val="00A843DF"/>
     <w:rsid w:val="00A87D38"/>
     <w:rsid w:val="00A93982"/>
     <w:rsid w:val="00B51BEE"/>
     <w:rsid w:val="00B74475"/>
     <w:rsid w:val="00BB2019"/>
     <w:rsid w:val="00BB5265"/>
     <w:rsid w:val="00BB5EC2"/>
+    <w:rsid w:val="00C344AD"/>
     <w:rsid w:val="00C4065C"/>
     <w:rsid w:val="00D14358"/>
     <w:rsid w:val="00D91F83"/>
     <w:rsid w:val="00D91FD9"/>
     <w:rsid w:val="00DA0E90"/>
     <w:rsid w:val="00DA2EA6"/>
     <w:rsid w:val="00E059C1"/>
     <w:rsid w:val="00E31E64"/>
     <w:rsid w:val="00E63FA0"/>
     <w:rsid w:val="00E943FB"/>
     <w:rsid w:val="00EC0AD8"/>
     <w:rsid w:val="00ED4A57"/>
     <w:rsid w:val="00EF52CA"/>
     <w:rsid w:val="00F21C45"/>
     <w:rsid w:val="00F2364F"/>
     <w:rsid w:val="00F76DCF"/>
     <w:rsid w:val="00F932A2"/>
     <w:rsid w:val="00FA6545"/>
     <w:rsid w:val="00FC7038"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -27134,71 +27822,50 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B1716CAC002C9438A633EC09BCF1D3A" ma:contentTypeVersion="9" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3971f391ec0462c4e13966d49bde5e2b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3603b2f4-70d8-4fb0-9112-fd898f4325f9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5d8d62fa6cf02258108782448455aa7" ns2:_="">
     <xsd:import namespace="3603b2f4-70d8-4fb0-9112-fd898f4325f9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Lot" minOccurs="0"/>
                 <xsd:element ref="ns2:Etablissement" minOccurs="0"/>
                 <xsd:element ref="ns2:Risque" minOccurs="0"/>
                 <xsd:element ref="ns2:Type_Doc" minOccurs="0"/>
                 <xsd:element ref="ns2:VALIDELE1606" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -27389,113 +28056,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <VALIDELE1606 xmlns="3603b2f4-70d8-4fb0-9112-fd898f4325f9" xsi:nil="true"/>
+    <Risque xmlns="3603b2f4-70d8-4fb0-9112-fd898f4325f9" xsi:nil="true"/>
+    <Etablissement xmlns="3603b2f4-70d8-4fb0-9112-fd898f4325f9" xsi:nil="true"/>
+    <Lot xmlns="3603b2f4-70d8-4fb0-9112-fd898f4325f9" xsi:nil="true"/>
+    <Type_Doc xmlns="3603b2f4-70d8-4fb0-9112-fd898f4325f9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94CA3704-37F6-4ED8-BBD7-F98E18444CFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3603b2f4-70d8-4fb0-9112-fd898f4325f9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59B39997-1C2F-4B77-AF88-267208593972}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="3603b2f4-70d8-4fb0-9112-fd898f4325f9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63830234-8B6D-46CF-BAB4-37890D1C6DD0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>8964</Words>
-  <Characters>49302</Characters>
+  <Words>9076</Words>
+  <Characters>49918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>410</Lines>
-  <Paragraphs>116</Paragraphs>
+  <Lines>415</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58150</CharactersWithSpaces>
+  <CharactersWithSpaces>58877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Poudenx Rodolphe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B1716CAC002C9438A633EC09BCF1D3A</vt:lpwstr>
   </property>
 </Properties>
 </file>